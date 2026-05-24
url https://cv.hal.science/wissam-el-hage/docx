--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -75,195 +75,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (208)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (212)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
+                <w:t xml:space="preserve">Well-being and sense of security of intubated patients in intensive care units: a patient co-constructed dedicated scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Kazzi</w:t>
+                <w:t xml:space="preserve">Hélène Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
+                <w:t xml:space="preserve">Adrien Lociciro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Saur</w:t>
+                <w:t xml:space="preserve">Nancy Kentish-Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Fourel</w:t>
+                <w:t xml:space="preserve">Hélène Messet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (1), pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-026-05923-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465130v1</w:t>
+                <w:t xml:space="preserve">hal-05579751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational stigma and post-traumatic stress disorder among healthcare workers</w:t>
               </w:r>
@@ -377,1643 +377,1643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being and sense of security of intubated patients in intensive care units: a patient co-constructed dedicated scale</w:t>
+                <w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lecompte</w:t>
+                <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lociciro</w:t>
+                <w:t xml:space="preserve">Coline Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Kentish-Barnes</w:t>
+                <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Messet</w:t>
+                <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 30 (1), pp.113. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-026-05923-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579751v1</w:t>
+                <w:t xml:space="preserve">hal-05601329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From non-specific biomarker to targeted action: transdiagnostic and sex-specific drivers of high-CRP status in severe mental illness across the FondaMental Advanced Centers of Expertise (FACE) cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Serres</w:t>
+                <w:t xml:space="preserve">Tim Rietberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Bouyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eva Fourel</w:t>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Meysman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 134, pp.106464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2026.106464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05601329v1</w:t>
+                <w:t xml:space="preserve">hal-05494789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trauma re-experiencing episodes during esketamine treatment in patients with treatment-resistant depression and comorbid PTSD: a retrospective case series</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrous oxide for late-life depression with inadequate antidepressant response: a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Herrero</w:t>
+                <w:t xml:space="preserve">Antony Salamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva-Maria Beetz-Lobono</w:t>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20008066.2025.2609425⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 94, pp.103860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2026.103860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584596v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From non-specific biomarker to targeted action: transdiagnostic and sex-specific drivers of high-CRP status in severe mental illness across the FondaMental Advanced Centers of Expertise (FACE) cohorts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trauma re-experiencing episodes during esketamine treatment in patients with treatment-resistant depression and comorbid PTSD: a retrospective case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">Maud Rothärmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Lila Mekaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Beetz-Lobono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2026.106464⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.2609425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008066.2025.2609425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494789v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrous oxide for late-life depression with inadequate antidepressant response: a randomised controlled trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of transcranial direct current stimulation in alcohol use disorder: A randomized controlled triple‐blind trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vandevelde</w:t>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gissot</w:t>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2026.103860⟩</w:t>
+              <w:t xml:space="preserve">Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/add.70461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05608129v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Psychological Impact of Covid‐19 on French Healthcare Workers: An Observational Cohort Study of PTSD, Depression and Burn‐Out</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bui</w:t>
+                <w:t xml:space="preserve">Hugo Kazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Kerbage</w:t>
+                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hex.70401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273780v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the knowledge and abilities to be targeted in patients suffering from dissociation: Development and validation of the knowledge and abilities about dissociation scale (KADS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development of the Event-focused Repetitive Thoughts Questionnaire (ERTQ) : A tool for assessing cognitive responses to stressful life events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Chami</w:t>
+                <w:t xml:space="preserve">D.J. Eberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Leroy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Chkili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maercker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2025.100536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.119616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.119616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186289v1</w:t>
+                <w:t xml:space="preserve">hal-05186298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Symptoms and Amyloid Plaques: Antidepressant Response and Clinical Outcome Associated With Brain Amyloid Load in a 2-Year Cohort of Nondemented Older Adults With Depression—The ASAP Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Robert</w:t>
+                <w:t xml:space="preserve">Preliminary effectiveness of the SKILLS program in reducing transdiagnostic symptoms: An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+                <w:t xml:space="preserve">E. Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Louchart de la Chapelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mangolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dicosimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jagp.2025.04.214⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Cognitive Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.100514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbct.2024.100514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392996v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary effectiveness of the SKILLS program in reducing transdiagnostic symptoms: An exploratory study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odor Hedonic Profile (OHP): A sensitive tool in depressive populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dicosimo</w:t>
+                <w:t xml:space="preserve">Boriana Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. El-Hage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Cognitive Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbct.2024.100514⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186283v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Event-focused Repetitive Thoughts Questionnaire (ERTQ) : A tool for assessing cognitive responses to stressful life events</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affective Symptoms and Amyloid Plaques: Antidepressant Response and Clinical Outcome Associated With Brain Amyloid Load in a 2-Year Cohort of Nondemented Older Adults With Depression—The ASAP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chkili</w:t>
+                <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schenkel</w:t>
+                <w:t xml:space="preserve">Maria-Joao Santiago-Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maercker</w:t>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Louchart de la Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.119616⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (9), pp.962-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jagp.2025.04.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186298v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are all PTSD cases complex PTSD? Results from a latent profile analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavie Bertin</w:t>
+                <w:t xml:space="preserve">Disentangling the knowledge and abilities to be targeted in patients suffering from dissociation: Development and validation of the knowledge and abilities about dissociation scale (KADS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Clarys</w:t>
+                <w:t xml:space="preserve">Lyna Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Tapia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lyna Chami</w:t>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Kerbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.100494. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100494⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.100536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2025.100536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868775v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of depression, suicide attempt history and childhood trauma in neutrophil-to-lymphocyte ratio dynamics: A 30-week prospective study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Psychological Impact of Covid‐19 on French Healthcare Workers: An Observational Cohort Study of PTSD, Depression and Burn‐Out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Muller</w:t>
+                <w:t xml:space="preserve">Wissam El‐hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Alexandre Lemé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lengvenyte</w:t>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Kerbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2024.111227⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.70401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858005v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social support, financial status, and depression among French healthcare workers one year after the onset of the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2062,3618 +2062,3618 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mediavilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (1), pp.2806. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-24066-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05288533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of communication modes in medical students using fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Corina Oprea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11682-025-00985-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Cognitive, Behavioral, and Emotional Skills in Therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are all PTSD cases complex PTSD? Results from a latent profile analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Deshayes</w:t>
+                <w:t xml:space="preserve">Flavie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychological Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1015-5759/a000907⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.100494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186309v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between state/trait dissociation and cognitive function: a study combining cross sectional and experimental demonstration among general population and PTSD patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Clarys</w:t>
+                <w:t xml:space="preserve">Role of depression, suicide attempt history and childhood trauma in neutrophil-to-lymphocyte ratio dynamics: A 30-week prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lengvenyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136, pp.111227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2024.111227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2025.100543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05186295v1</w:t>
+                <w:t xml:space="preserve">hal-04858005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Short Version of the Dissociation Questionnaire (sDIS-Q) : Assessment of Its Psychometric Properties within a Non-Clinical and Clinical Sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessment of Cognitive, Behavioral, and Emotional Skills in Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. El-Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trauma and Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15299732.2025.2503718⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychological Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1015-5759/a000907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186293v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Emotional stress during the COVID-19 lockdown: how negative X/Twitter posts correlated with changes in the brain’s fear network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Short Version of the Dissociation Questionnaire (sDIS-Q) : Assessment of Its Psychometric Properties within a Non-Clinical and Clinical Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chkili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kerbage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnume.2025.1655239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), pp.507-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15299732.2025.2503718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572852v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Validation of the International Adjustment Disorder Questionnaire (IADQ) and Exploration of Its Relationship With Transdiagnostic Skills</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relationship between state/trait dissociation and cognitive function: a study combining cross sectional and experimental demonstration among general population and PTSD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Chkili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Test Adaptation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/2698-1866/a000094⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.100543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2025.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033772v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of mindfulness meditation and hypnosis on magnetic resonance imaging: similarities and differences. A scoping review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sindy Sim</w:t>
+                <w:t xml:space="preserve">French Validation of the International Adjustment Disorder Questionnaire (IADQ) and Exploration of Its Relationship With Transdiagnostic Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
+                <w:t xml:space="preserve">David J. Eberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Chkili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Kerbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Castelnau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Mark Shevlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2023.11.002⟩</w:t>
+              <w:t xml:space="preserve">Psychological Test Adaptation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/2698-1866/a000094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967851v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We are all children of war’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Kerbage</w:t>
+                <w:t xml:space="preserve">Correction: Emotional stress during the COVID-19 lockdown: how negative X/Twitter posts correlated with changes in the brain’s fear network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Purper-Ouakil</w:t>
+                <w:t xml:space="preserve">Jacques-Yves Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Elbejjani</w:t>
+                <w:t xml:space="preserve">Tatiana Horowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ola Bazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Fanny Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Khalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20008066.2024.2382650⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.1655239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnume.2025.1655239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831721v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of COVID-19 on posttraumatic stress disorder in ICU survivors: a prospective observational comparative cohort study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">rTMS mechanisms for posttraumatic stress disorder treatment in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Geantot</w:t>
+                <w:t xml:space="preserve">Damien Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Favier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
+                <w:t xml:space="preserve">Arnaud Cressant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thomasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Castellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grandperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-024-04826-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099155v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Life should go on’: a qualitative inquiry of parental reactions, experiences, and perceived needs following adolescents’ recent traumatic exposure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and validation of the Symptomatic Transdiagnostic Test (S2T)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Raysseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2299660⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1), pp.32-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583252v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rTMS mechanisms for posttraumatic stress disorder treatment in a mouse model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grandperret</w:t>
+                <w:t xml:space="preserve">Combining trauma script exposure with tDCS to alleviate symptoms of posttraumatic stress disorder: A two-arm randomized sham-controlled multicenter trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.591-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.08.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04889876v1</w:t>
+                <w:t xml:space="preserve">inserm-04645605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal consistency of the Mental Health Professional Culture Inventory: A pilot study in Romanian population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The bi-focal model : An integration of diagnostic and transdiagnostic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967078v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining trauma script exposure with tDCS to alleviate symptoms of posttraumatic stress disorder: A two-arm randomized sham-controlled multicenter trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TDAH de l’enfance à l’âge adulte : diagnostiquer, évaluer, comprendre et prendre en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poupin</w:t>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Legrand</w:t>
+                <w:t xml:space="preserve">Jérôme Bachellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Nicolas Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+                <w:t xml:space="preserve">Sarah El Archi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (3), pp.591-593. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (6), pp.392-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2024.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04645605v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the Symptomatic Transdiagnostic Test (S2T)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smaller total and subregional cerebellar volumes in posttraumatic stress disorder: a mega-analysis by the ENIGMA-PGC PTSD workgroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Raysseguier</w:t>
+                <w:t xml:space="preserve">Ashley A Huggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+                <w:t xml:space="preserve">C Lexi Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Jansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Bouyer</w:t>
+                <w:t xml:space="preserve">Melvin Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Laskowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.11.004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (3), pp.611-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02352-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770218v1</w:t>
+                <w:t xml:space="preserve">inserm-04686557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bi-focal model : An integration of diagnostic and transdiagnostic approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two polygenic mouse models of major depressive disorders identify TMEM161B as a potential biomarker of disease in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Altersitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elari Rizkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.1129-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-024-01811-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647559v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04444848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDAH de l’enfance à l’âge adulte : diagnostiquer, évaluer, comprendre et prendre en charge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah El Archi</w:t>
+                <w:t xml:space="preserve">Exploring characteristics of preoccupation and failure to adapt among patients suffering from adjustment disorder: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Chkili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Maercker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2024.09.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32872/cpe.11565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856774v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smaller total and subregional cerebellar volumes in posttraumatic stress disorder: a mega-analysis by the ENIGMA-PGC PTSD workgroup</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Laskowitz</w:t>
+                <w:t xml:space="preserve">Exploring cognitive behavioral mechanisms related to dissociation among patients suffering from schizophrenia: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Hussain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (3), pp.611-623. </w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.100469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02352-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04686557v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two polygenic mouse models of major depressive disorders identify TMEM161B as a potential biomarker of disease in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a revised version of the transdiagnostic skills scale (T2S-R)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika El Yacoubi</w:t>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Altersitz</w:t>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Latapie</w:t>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elari Rizkallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-024-01811-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1290692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1290692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04444848v1</w:t>
+                <w:t xml:space="preserve">hal-04486803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring characteristics of preoccupation and failure to adapt among patients suffering from adjustment disorder: A qualitative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Group Dissociation-Focused Cognitive Behavioral Therapy (DF-CBT) in Patients Suffering from a Dissociative Subtype of PTSD: An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andreas Maercker</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Chavigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kazour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32872/cpe.11565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.99-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15299732.2024.2407779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186277v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring cognitive behavioral mechanisms related to dissociation among patients suffering from schizophrenia: A pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The bifocal model: A two-level clinical model of psychiatric disorders integrating diagnostic and transdiagnostic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100469⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1), pp.111-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186272v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric Assessment of an Item Bank for Adaptive Testing on Patient-Reported Experience of Care Environment for Severe Mental Illness : Validation Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Riedberger</w:t>
+                <w:t xml:space="preserve">Half a Century of Research on Posttraumatic Stress Disorder: A Scientometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaomei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/49916⟩</w:t>
+              <w:t xml:space="preserve">Current Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Current Neuropharmacology, 22 (4), pp.736 - 748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1570159X22666230927143106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232625v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bifocal model: A two-level clinical model of psychiatric disorders integrating diagnostic and transdiagnostic approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Psychometric Assessment of an Item Bank for Adaptive Testing on Patient-Reported Experience of Care Environment for Severe Mental Illness : Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Zendjidjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riedberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (1), pp.111-114. </w:t>
+              <w:t xml:space="preserve">JMIR Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.e49916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/49916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186259v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Dissociation-Focused Cognitive Behavioral Therapy (DF-CBT) in Patients Suffering from a Dissociative Subtype of PTSD: An Exploratory Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal consistency of the Mental Health Professional Culture Inventory: A pilot study in Romanian population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Chavigny</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trauma and Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15299732.2024.2407779⟩</w:t>
+              <w:t xml:space="preserve">Translational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.20220350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/tnsci-2022-0350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186279v1</w:t>
+                <w:t xml:space="preserve">hal-04967078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a revised version of the transdiagnostic skills scale (T2S-R)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘Life should go on’: a qualitative inquiry of parental reactions, experiences, and perceived needs following adolescents’ recent traumatic exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Kerbage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Elbejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Purper-Ouakil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1290692⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2299660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2299660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486803v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half a Century of Research on Posttraumatic Stress Disorder: A Scientometric Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chaomei Chen</w:t>
+                <w:t xml:space="preserve">Neural correlates of mindfulness meditation and hypnosis on magnetic resonance imaging: similarities and differences. A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sindy Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1570159X22666230927143106⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (2), pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2023.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798449v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in cerebral connectivity and brain tissue pulsations with the antidepressant response to an equimolar mixture of oxygen and nitrous oxide: an MRI and ultrasound study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
+                <w:t xml:space="preserve">‘We are all children of war’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Kerbage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Purper-Ouakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Elbejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02217-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2382650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008066.2024.2382650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196063v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Cognitive Impairments in Treatment-Resistant Depression: Results from the Longitudinal French Centers of Expertise for Treatment-Resistant Depression (FACE-DR) Cohort.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of COVID-19 on posttraumatic stress disorder in ICU survivors: a prospective observational comparative cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kalfon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Geantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vancappel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.1120. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci13071120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-024-04826-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237649v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the Link Between Mindfulness and Dissociation in PTSD: The Mediating Role of Attention and Emotional Acceptance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hingray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,21555 +5740,22103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition, Attentional Control and Binding Abilities in Relation to Dissociative Symptoms Among PTSD Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evolution of Cognitive Impairments in Treatment-Resistant Depression: Results from the Longitudinal French Centers of Expertise for Treatment-Resistant Depression (FACE-DR) Cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Raysseguier</w:t>
+                <w:t xml:space="preserve">Yecodji Dansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Réveillère</w:t>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Penverne</w:t>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Fernandes</w:t>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trauma and Dissociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (5), pp.609-623. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15299732.2023.2195397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13071120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186234v1</w:t>
+                <w:t xml:space="preserve">hal-04237649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French version of the Emotion and Regulation Beliefs Scale (ERBS) and Dissociation Belief Scale (DBS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Kerbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural and Cognitive Psychotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (4), pp.335-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1352465823000097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological consequences of the COVID-19 pandemic: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (4), pp.350-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2022.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal symptoms of sleepiness and dysfunction predict future suicidal ideation in a French cohort of outpatients (FACE-DR) with treatment resistant depression: A 1-year prospective study about sleep markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 329, pp.369-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2023.02.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04119744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the PREMIUM computerized adaptive testing for measuring the access and care coordination for patients with severe mental illness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Cano</w:t>
+                <w:t xml:space="preserve">Inhibition, Attentional Control and Binding Abilities in Relation to Dissociative Symptoms Among PTSD Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Raysseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Penverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115444⟩</w:t>
+              <w:t xml:space="preserve">Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), pp.609-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15299732.2023.2195397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773239v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMDR for symptoms of depression, stress and burnout in health care workers exposed to COVID-19 (HARD): A study protocol for a trial within a cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+                <w:t xml:space="preserve">Development of the PREMIUM computerized adaptive testing for measuring the access and care coordination for patients with severe mental illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Zendjidjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 328, pp.115444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2179569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04161363v1</w:t>
+                <w:t xml:space="preserve">hal-04773239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive behavioral model for dissociation: Conceptualization, empirical evidence and clinical implications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EMDR for symptoms of depression, stress and burnout in health care workers exposed to COVID-19 (HARD): A study protocol for a trial within a cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rebion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Cognitive Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbct.2023.05.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2179569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186262v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étiopathogénie des troubles neurologiques fonctionnels : marqueurs biologiques et modèles théoriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hubsch</w:t>
+                <w:t xml:space="preserve">A cognitive behavioral model for dissociation: Conceptualization, empirical evidence and clinical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (4S), pp.S18-S23. </w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Cognitive Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (2), pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbct.2023.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165112v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a Therapeutic Educational Oral Health Program for Persons with Schizophrenia: A Cluster Randomized Controlled Trial and Qualitative Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étiopathogénie des troubles neurologiques fonctionnels : marqueurs biologiques et modèles théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rat</w:t>
+                <w:t xml:space="preserve">Ismael Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cros</w:t>
+                <w:t xml:space="preserve">Eric Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bertaud-Gounot</w:t>
+                <w:t xml:space="preserve">Coraline Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hubsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare11131947⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (4S), pp.S18-S23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164978v1</w:t>
+                <w:t xml:space="preserve">hal-04165112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive Transcranial Magnetic Stimulation (rTMS) in Post-Traumatic Stress Disorder: Study Protocol of a Nationwide Randomized Controlled Clinical Trial of Neuro-Enhanced Psychotherapy “TraumaStim”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ferreri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mouchabac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (9), pp.1274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/brainsci13091274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of mediation and moderation effects of positivity, cognitive fusion, brooding and mindfulness</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effectiveness of a Therapeutic Educational Oral Health Program for Persons with Schizophrenia: A Cluster Randomized Controlled Trial and Qualitative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bertaud-Gounot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (13), pp.1947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare11131947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03590406v1</w:t>
+                <w:t xml:space="preserve">hal-04164978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction bewteen positivity, cognitive fusion, ressassement and mindfulness</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The contributions of a mental health research process concomitant with the COVID-19 crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36131/cnfioritieditore20230407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585637v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzodiazepine use and neuroimaging markers of Alzheimer's disease in nondemented older individuals: an MRI and 18F Florbetapir PET study in the MEMENTO cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Chupin</w:t>
+                <w:t xml:space="preserve">Changes in cerebral connectivity and brain tissue pulsations with the antidepressant response to an equimolar mixture of oxygen and nitrous oxide: an MRI and ultrasound study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Armand Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-021-01246-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (9), pp.3900-3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02217-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512885v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Trauma and Dissociation Correlates in Alcohol Use Disorder: A Cross-Sectional Study in a Sample of 587 French Subjects Hospitalized in a Rehabilitation Center</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Interventions to Prevent Post-Traumatic Stress Disorder in Youth after Exposure to a Potentially Traumatic Event: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Kerbage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Purper-Ouakil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12111483⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10050818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230361v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and Challenges for Professionals in Psychiatry and Mental Health Care Using Digital Technologies During the COVID-19 Pandemic: Systematic Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+                <w:t xml:space="preserve">Place of the partial dopamine receptor agonist aripiprazole in the management of schizophrenia in adults: a Delphi consensus study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alamome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/30359⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-022-04008-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654485v2</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03689861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There a Link between Oropharyngeal Microbiome and Schizophrenia? A Narrative Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufour-Rainfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (2), pp.846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23020846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Interventions to Prevent Post-Traumatic Stress Disorder in Youth after Exposure to a Potentially Traumatic Event: A Scoping Review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Childhood Trauma and Dissociation Correlates in Alcohol Use Disorder: A Cross-Sectional Study in a Sample of 587 French Subjects Hospitalized in a Rehabilitation Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare10050818⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12111483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540324v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place of the partial dopamine receptor agonist aripiprazole in the management of schizophrenia in adults: a Delphi consensus study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Alamome</w:t>
+                <w:t xml:space="preserve">Opportunities and Challenges for Professionals in Psychiatry and Mental Health Care Using Digital Technologies During the COVID-19 Pandemic: Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-022-04008-9⟩</w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.e30359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/30359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03689861v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Transdiagnostic Skills Scale (T2S)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Mangolini</w:t>
+                <w:t xml:space="preserve">Ketamine for the acute treatment of severe suicidal ideation: double blind, randomised placebo controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mocrane Abbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08039488.2022.2082522⟩</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376, pp.e067194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj-2021-067194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186218v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring strategies to cope with dissociation and its determinants through functional analysis in patients suffering from PTSD: A qualitative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Réveillère</w:t>
+                <w:t xml:space="preserve">Recommendations of the treatment-resistant depression expert center network for promoting tobacco smoking cessation based on the results from the real-world FACE-TRD national cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Korchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Andrieu-Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2021.100235⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114, pp.110479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2021.110479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590404v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations of the treatment-resistant depression expert center network for promoting tobacco smoking cessation based on the results from the real-world FACE-TRD national cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Andrieu-Haller</w:t>
+                <w:t xml:space="preserve">Exploring strategies to cope with dissociation and its determinants through functional analysis in patients suffering from PTSD: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Suzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2021.110479⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.100235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2021.100235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630002v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketamine for the acute treatment of severe suicidal ideation: double blind, randomised placebo controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">Development of the Transdiagnostic Skills Scale (T2S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Raysseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mangolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj-2021-067194⟩</w:t>
+              <w:t xml:space="preserve">Nordic Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (2), pp.198-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08039488.2022.2082522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071899v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Trauma Script Exposure With rTMS to Reduce Symptoms of Post‐Traumatic Stress Disorder: Randomized Controlled Trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Validation of the French Version of the Positivity Scale (P Scale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Andrea Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ner.13505⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.724253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590392v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood trauma increases vulnerability to attempt suicide in adulthood through avoidant attachment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Zendjidjian</w:t>
+                <w:t xml:space="preserve">Combining Trauma Script Exposure With rTMS to Reduce Symptoms of Post‐Traumatic Stress Disorder: Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thierrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Raulin‐briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuromodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.549-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ner.13505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2022.152333⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03867344v1</w:t>
+                <w:t xml:space="preserve">hal-03590392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Version of the Positivity Scale (P Scale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Réveillère</w:t>
+                <w:t xml:space="preserve">Childhood trauma increases vulnerability to attempt suicide in adulthood through avoidant attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Ihme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Zendjidjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724253⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117, pp.152333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2022.152333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03559115v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and Physical Distancing Measures: Experience of Psychiatric Professionals in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (4), pp.2214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph19042214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and Safety of Transcranial Electric Stimulation during the Perinatal Period: A Systematic Literature Review and Three Case Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Nard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (14), pp.4048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm11144048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional MRI-based study of emotional experience in patients with psychogenic non-epileptic seizures: Protocol for an observational case-control study–EMOCRISES study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqing Gao</w:t>
+                <w:t xml:space="preserve">Impact of a phone call with a medical student/general practitioner team on morbidity of chronic patients during the first French COVID-19 lockdown (COVIQuest): a cluster randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ettori-Ajasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.e059464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-059464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03905967v1</w:t>
+                <w:t xml:space="preserve">hal-04674166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a phone call with a medical student/general practitioner team on morbidity of chronic patients during the first French COVID-19 lockdown (COVIQuest): a cluster randomised trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chambe</w:t>
+                <w:t xml:space="preserve">Functional MRI-based study of emotional experience in patients with psychogenic non-epileptic seizures: Protocol for an observational case-control study–EMOCRISES study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Tyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0262216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-059464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674166v1</w:t>
+                <w:t xml:space="preserve">hal-03905967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional (psychogenic non-epileptic/dissociative) seizures: why and how?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Ertan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Aybek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Curt Lafrance, Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kousuke Kanemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tarrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 93 (2), pp.144-157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2021-326708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The clinician-administered PTSD Scale for DSM-5 (CAPS-5) structured interview for PTSD: A French language validation study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rivest-Beauregard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Al Joboory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (3), pp.e26-e31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pas0001099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working toward the ideal situation: A pragmatic Epi-Psy approach for the diagnosis and treatment of psychogenic nonepileptic seizures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of mediation and moderation effects of positivity, cognitive fusion, brooding and mindfulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108000⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503774v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Impacts of the COVID-19 Pandemic on Mental Health Facilities and Psychiatric Professionals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kane</w:t>
+                <w:t xml:space="preserve">Interaction bewteen positivity, cognitive fusion, ressassement and mindfulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464579v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Trauma increases suicidal behaviour in a treatment-resistant depression population: a FACE-DR report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Benzodiazepine use and neuroimaging markers of Alzheimer's disease in nondemented older individuals: an MRI and 18F Florbetapir PET study in the MEMENTO cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (5), pp.1114-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-021-01246-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03271134v1</w:t>
+                <w:t xml:space="preserve">hal-03512885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive impairments in treatment-resistant depression: Results from the French cohort of outpatients (FACE-DR)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Yrondi</w:t>
+                <w:t xml:space="preserve">Lessons learned from the Covid-19 crisis: recommendations for action to optimize occupational health in mental health professionals in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jadr.2021.100272⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.220-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36131/cnfioritieditore20220404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590398v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress induced by the COVID-19 health situation in a cohort of 111 subjects present in the Bataclan concert hall during the November 2015 terrorist attacks in Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gibert</w:t>
+                <w:t xml:space="preserve">Impact psychologique de l’implication des professionnels des CUMP dans le dispositif de soins médico-psychologique face à l’épidémie COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20008198.2021.1980274⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974332v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring strategies to cope with dissociation and its determinants through functional analysis in patients suffering from PTSD: a qualitative study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence of side effects in treatment-resistant depression: role of clinical, socio-demographic and environmental characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraigneau M.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Réveillère</w:t>
+                <w:t xml:space="preserve">Anna Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Allauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.795666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.795666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280133v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left amygdala volume and brain tissue pulsatility are associated with neuroticism: an MRI and ultrasound study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+                <w:t xml:space="preserve">Explanatory factors of quality of life in psychogenic non-epileptic seizure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Grenevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.6-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11682-020-00348-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03265218v1</w:t>
+                <w:t xml:space="preserve">hal-03492924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional Structure and Preliminary Results of the External Constructs of the Schizophrenia Coping Oral Health Profile and Index (SCOOHPI)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+                <w:t xml:space="preserve">Psychoactive compounds as multifactorial protection factors against COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Javelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petrignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Irish Journal of Medical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190 (2), pp.849-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11845-020-02346-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph182312413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03650773v1</w:t>
+                <w:t xml:space="preserve">hal-02952073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past trauma is associated with a higher risk of experiencing an epileptic seizure as traumatic in patients with pharmacoresistant focal epilepsy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tarrada</w:t>
+                <w:t xml:space="preserve">Exploring strategies to cope with dissociation and its determinants through functional analysis in patients suffering from PTSD: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Suzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailly S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraigneau M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494585v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanatory factors of quality of life in psychogenic non-epileptic seizure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+                <w:t xml:space="preserve">Left amygdala volume and brain tissue pulsatility are associated with neuroticism: an MRI and ultrasound study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Andrea Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rufin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.10.028⟩</w:t>
+              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1499-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11682-020-00348-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492924v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of side effects in treatment-resistant depression: role of clinical, socio-demographic and environmental characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bouvard</w:t>
+                <w:t xml:space="preserve">Past trauma is associated with a higher risk of experiencing an epileptic seizure as traumatic in patients with pharmacoresistant focal epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Ertan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tarrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.669411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2021.669411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.795666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03629974v1</w:t>
+                <w:t xml:space="preserve">hal-03494585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychoactive compounds as multifactorial protection factors against COVID-19</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensional Structure and Preliminary Results of the External Constructs of the Schizophrenia Coping Oral Health Profile and Index (SCOOHPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Briet</w:t>
+                <w:t xml:space="preserve">Francesca Siu-Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irish Journal of Medical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11845-020-02346-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (23), pp.12413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182312413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952073v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact psychologique de l’implication des professionnels des CUMP dans le dispositif de soins médico-psychologique face à l’épidémie COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Association between anhedonia and suicidal events in patients with mood disorders: A 3‐year prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Azorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.10.006⟩</w:t>
+              <w:t xml:space="preserve">Depression and Anxiety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/da.23072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590391v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between anhedonia and suicidal events in patients with mood disorders: A 3‐year prospective study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the link between mindfulness and dissociation: The mediating role of attention and emotional acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depression and Anxiety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/da.23072⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.100220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2021.100220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545296v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the link between mindfulness and dissociation: The mediating role of attention and emotional acceptance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Post-traumatic factors are involved in the evolution of the number of seizures in patients with PNES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Grenevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2021.100220⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.107544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590393v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between childhood physical abuse and clinical severity of treatment-resistant depression in a geriatric population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry D’amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (4), pp.e0250148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0250148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-traumatic factors are involved in the evolution of the number of seizures in patients with PNES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sanche</w:t>
+                <w:t xml:space="preserve">Validation of the French ADNM-20 in the assessment of emotional difficulties resulting from COVID-19 quarantine and outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Egreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107544⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-021-00683-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503785v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French ADNM-20 in the assessment of emotional difficulties resulting from COVID-19 quarantine and outbreak</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-traumatic stress disorder following childbirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Ertan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sterlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-021-00683-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-021-03158-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590394v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03306710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the Schizophrenia Oral Health pro-file: preliminary results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+                <w:t xml:space="preserve">Psychological Impact of Exposure to the COVID-19 Sanitary Crisis on French Healthcare Workers: Risk Factors and Coping Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Amador</w:t>
+                <w:t xml:space="preserve">Nawal Ouhmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.701127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.701127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650762v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-traumatic stress disorder following childbirth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Burlacu</w:t>
+                <w:t xml:space="preserve">Psychometric properties of the Schizophrenia Oral Health pro-file: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Sterlé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03306710v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Impact of Exposure to the COVID-19 Sanitary Crisis on French Healthcare Workers: Risk Factors and Coping Strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Anticipatory anxiety of epileptic seizures: An overlooked dimension linked to trauma history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Ertan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hubert-Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.701127⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590400v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory anxiety of epileptic seizures: An overlooked dimension linked to trauma history</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Jansen</w:t>
+                <w:t xml:space="preserve">International professional practices in mental health, organization of psychiatric care, and COVID-19: A survey protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.12.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (12), pp.e0261818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466637v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International professional practices in mental health, organization of psychiatric care, and COVID-19: A survey protocol</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress induced by the COVID-19 health situation in a cohort of 111 subjects present in the Bataclan concert hall during the November 2015 terrorist attacks in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Breton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261818⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1980274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008198.2021.1980274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649177v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Trauma Predicts Less Remission from PTSD among Patients with Co-Occurring Alcohol Use Disorder and PTSD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lebigre</w:t>
+                <w:t xml:space="preserve">Working toward the ideal situation: A pragmatic Epi-Psy approach for the diagnosis and treatment of psychogenic nonepileptic seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Ertan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Idbrik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Maugé</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9072054⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.108000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193333v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin conductance response and emotional response in women with psychogenic non-epileptic seizures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive impairments in treatment-resistant depression: Results from the French cohort of outpatients (FACE-DR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Dansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Herrero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+                <w:t xml:space="preserve">O Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Mignot</w:t>
+                <w:t xml:space="preserve">E Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Sense</w:t>
+                <w:t xml:space="preserve">A Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81, pp.123-131. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.100272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.07.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jadr.2021.100272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931214v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood maltreatment and clinical severity of treatment‐resistant depression in a French cohort of outpatients (FACE‐DR): One‐year follow‐up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Childhood Trauma increases suicidal behaviour in a treatment-resistant depression population: a FACE-DR report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+                <w:t xml:space="preserve">Michel Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry d'Amato</w:t>
+                <w:t xml:space="preserve">Thierry D Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depression and Anxiety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (4), pp.365-374. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.20-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/da.22997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483566v1</w:t>
+                <w:t xml:space="preserve">hal-03271134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When classical music relaxes the brain: An experimental study using Ultrasound Brain Tissue Pulsatility Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patat</w:t>
+                <w:t xml:space="preserve">The Early Impacts of the COVID-19 Pandemic on Mental Health Facilities and Psychiatric Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2020.01.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (15), pp.8034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18158034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489686v1</w:t>
+                <w:t xml:space="preserve">hal-03464579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to treatment guidelines in clinical practice for using electroconvulsive therapy in major depressive episode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic review of ultrasound imaging and therapy in mental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Andrea Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Samalin</w:t>
+                <w:t xml:space="preserve">Jean-Michel Escoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yrondi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Blanc</w:t>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.01.004⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.109919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2020.109919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622430v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02519433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatic stress disorder is highly comorbid with adult attention deficit/hyperactivity disorder in alcohol use disorder inpatients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Baudin</w:t>
+                <w:t xml:space="preserve">Les professionnels de santé face à la pandémie de la maladie à coronavirus (COVID-19) : quels risques pour leur santé mentale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (3), pp.S73 - S80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280398v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of ultrasound imaging and therapy in mental disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">When classical music relaxes the brain: An experimental study using Ultrasound Brain Tissue Pulsatility Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Andrea Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Armand Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101, pp.109919. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.29 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2020.109919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2020.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02519433v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les professionnels de santé face à la pandémie de la maladie à coronavirus (COVID-19) : quels risques pour leur santé mentale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Traumatic stress disorder is highly comorbid with adult attention deficit/hyperactivity disorder in alcohol use disorder inpatients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hingray</w:t>
+                <w:t xml:space="preserve">Paul Brunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lemogne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Brunault</w:t>
+                <w:t xml:space="preserve">Damien Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490531v1</w:t>
+                <w:t xml:space="preserve">hal-03280398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating PNES from epileptic seizures using conversational analysis on French patients: A prospective blinded study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adherence to treatment guidelines in clinical practice for using electroconvulsive therapy in major depressive episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charpeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Biberon</w:t>
+                <w:t xml:space="preserve">J.B. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid de Liège</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aline-Marie Florence</w:t>
+                <w:t xml:space="preserve">O. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.318-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490936v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment-resistant depression in a real-world setting: first interim analysis of characteristics, healthcare resource use, and utility values of the fondaMental cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">“Stop playing ping-pong! Epi-Psy, an effective discipline to promote” Comment on “Psychiatric comorbidities go unrecognized in patients with epilepsy: ‘You see what you know’”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymund Schwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10120962⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.106937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.106937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177554v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Stop playing ping-pong! Epi-Psy, an effective discipline to promote” Comment on “Psychiatric comorbidities go unrecognized in patients with epilepsy: ‘You see what you know’”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Maillard</w:t>
+                <w:t xml:space="preserve">Trauma exposure and PTSD prevalence among Yazidi, Christian and Muslim asylum seekers and refugees displaced to Iraqi Kurdistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Herdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+                <w:t xml:space="preserve">Azzam Dwaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymund Schwan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Rami Bou Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.106937⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0233681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931227v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02904768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trauma exposure and PTSD prevalence among Yazidi, Christian and Muslim asylum seekers and refugees displaced to Iraqi Kurdistan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiating PNES from epileptic seizures using conversational analysis on French patients: A prospective blinded study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Herdane</w:t>
+                <w:t xml:space="preserve">Julien Biberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzam Dwaf</w:t>
+                <w:t xml:space="preserve">Astrid de Liège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Bou Khalil</w:t>
+                <w:t xml:space="preserve">Bertrand de Toffol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Haddad</w:t>
+                <w:t xml:space="preserve">Nadège Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline-Marie Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233681⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.107239 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02904768v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19: urgency for distancing from domestic violence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Treatment-resistant depression in a real-world setting: first interim analysis of characteristics, healthcare resource use, and utility values of the fondaMental cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Quelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10120962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20008198.2020.1800245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02952069v1</w:t>
+                <w:t xml:space="preserve">hal-03177554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les psychoses épileptiques interictales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Kanemoto</w:t>
+                <w:t xml:space="preserve">COVID-19: urgency for distancing from domestic violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Ertan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Hingray</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thierrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Javelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Hingray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.04.014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1800245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008198.2020.1800245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493569v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2015 Paris terrorist attacks: Care guidance for the massive influx of psychologically traumatized civilian casualties. Helping victims to develop their capacity to create a safe and protective environment by leveraging social resources like family, and inner resources like mindfulness should optimize global resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les psychoses épileptiques interictales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Toffol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gibert</w:t>
+                <w:t xml:space="preserve">N. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verdonk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Falissard</w:t>
+                <w:t xml:space="preserve">K. Kanemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2018.08.003⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.482 - 492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943482v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttraumatic Stress Disorder Is Highly Comorbid With Adult ADHD in Alcohol Use Disorder Inpatients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Baudin</w:t>
+                <w:t xml:space="preserve">2015 Paris terrorist attacks: Care guidance for the massive influx of psychologically traumatized civilian casualties. Helping victims to develop their capacity to create a safe and protective environment by leveraging social resources like family, and inner resources like mindfulness should optimize global resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1087054720903363⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.100079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193380v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of affective state on sensory and emotional perception: application of the Sense’n Feel TM method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boriana Atanasova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejn.14844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trauma reactivation under propranolol among traumatized Syrian refugee children: preliminary evidence regarding efficacy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Roig</w:t>
+                <w:t xml:space="preserve">Posttraumatic Stress Disorder Is Highly Comorbid With Adult ADHD in Alcohol Use Disorder Inpatients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20008198.2020.1733248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.108705472090336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1087054720903363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524087v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory Memory in Depression: State and Trait Differences between Bipolar and Unipolar Disorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
+                <w:t xml:space="preserve">Trauma reactivation under propranolol among traumatized Syrian refugee children: preliminary evidence regarding efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thierrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Egreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantale Abi Char</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), pp.189. </w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1733248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci10030189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20008198.2020.1733248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524091v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to mental health care and caregiver-patient relationship after diagnosis of psychogenic non-epileptic seizures: Longitudinal follow-up study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olfactory Memory in Depression: State and Trait Differences between Bipolar and Unipolar Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Fettig</w:t>
+                <w:t xml:space="preserve">Chantale Abi Char</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boriana Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.06.001⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10030189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931221v1</w:t>
+                <w:t xml:space="preserve">hal-02524091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche GABAergique de la dépression du post-partum : une revue critique translationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Verbe</w:t>
+                <w:t xml:space="preserve">C. Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubertret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46, pp.123 - 134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2019.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous-représentation des femmes intervenant dans les congrès de psychiatrie en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adherence to mental health care and caregiver-patient relationship after diagnosis of psychogenic non-epileptic seizures: Longitudinal follow-up study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fettig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pierron</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irina Klemina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Biberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand de Toffol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.12.001⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.227-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493812v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a pharmacochemical hypothesis of the prophylaxis of SARS-CoV-2 by psychoactive substances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Petrignet</w:t>
+                <w:t xml:space="preserve">Sous-représentation des femmes intervenant dans les congrès de psychiatrie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. El Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Addiego</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mehy.2020.110025⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.340 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951774v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rien que les bonnes stratégies thérapeutiques ! Réponse à propos de la correspondance sur le dossier thématique « Toute la vérité sur les benzodiazépines »</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a pharmacochemical hypothesis of the prophylaxis of SARS-CoV-2 by psychoactive substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Javelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petrignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Addiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Medical Hypotheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.110025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mehy.2020.110025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617913v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control of threat remembering in PTSD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Tapia</w:t>
+                <w:t xml:space="preserve">Childhood Trauma Predicts Less Remission from PTSD among Patients with Co-Occurring Alcohol Use Disorder and PTSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+                <w:t xml:space="preserve">Kevin Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+                <w:t xml:space="preserve">Fatima Idbrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (10), pp.1404-1414. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.2054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09658211.2019.1662053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm9072054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441527v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet-Based Intervention for Posttraumatic Stress Disorder: Using Remote Imagery Rehearsal Therapy to Treat Nightmares</w:t>
+                <w:t xml:space="preserve">Skin conductance response and emotional response in women with psychogenic non-epileptic seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Putois</w:t>
+                <w:t xml:space="preserve">Hugo Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tarrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+                <w:t xml:space="preserve">Thibault Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Leslie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Charlotte Sense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000501105⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188598v1</w:t>
+                <w:t xml:space="preserve">hal-02931214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical guidelines for the management of depression with specific comorbid psychiatric conditions French recommendations from experts (the French Association for Biological Psychiatry and Neuropsychopharmacology and the fondation FondaMental)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Childhood maltreatment and clinical severity of treatment‐resistant depression in a French cohort of outpatients (FACE‐DR): One‐year follow‐up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bennabi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Destouches</w:t>
+                <w:t xml:space="preserve">Thierry d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-019-2025-7⟩</w:t>
+              <w:t xml:space="preserve">Depression and Anxiety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.365-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/da.22997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524126v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention psychothérapeutique brève (activation comportementale) pour le traitement de la dépression d’intensité légère à modérée en soins primaires : proposition d’un guide pour la pratique clinique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Posttraumatic Stress Disorder Is a Risk Factor for Multiple Addictions in Police Officers Hospitalized for Alcohol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lebigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Idbrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2018.09.016⟩</w:t>
+              <w:t xml:space="preserve">European addiction research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000499936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485622v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttraumatic Stress Disorder Is a Risk Factor for Multiple Addictions in Police Officers Hospitalized for Alcohol.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intervention psychothérapeutique brève (activation comportementale) pour le traitement de la dépression d’intensité légère à modérée en soins primaires : proposition d’un guide pour la pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European addiction research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000499936⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.109 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158773v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the mental health system for trauma victims in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ferreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.1617610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20008198.2019.1617610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524116v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical guidelines for the management of treatment-resistant depression: French recommendations from experts, the French Association for Biological Psychiatry and Neuropsychopharmacology and the fondation FondaMental</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the link between childhood trauma and schizophrenia: A systematic review of neuroimaging studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Cancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Dallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-019-2237-x⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.492 - 504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524109v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the link between childhood trauma and schizophrenia: A systematic review of neuroimaging studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical guidelines for the management of treatment-resistant depression: French recommendations from experts, the French Association for Biological Psychiatry and Neuropsychopharmacology and the fondation FondaMental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Zine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">D. Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charpeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fakra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-B. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.05.024⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-019-2237-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488587v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndrome de Klinefelter : une prédisposition au crime sexuel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45, pp.279 - 281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Metabolic Syndrome and Associated Factors in a Cohort of Individuals With Treatment-Resistant Depression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of the Arabic version of the MADRS scale among Lebanese patients with depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (3), pp.195-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4088/JCP.19m12755⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02555531v1</w:t>
+                <w:t xml:space="preserve">hal-03212276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Arabic version of the MADRS scale among Lebanese patients with depression</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prevalence of Metabolic Syndrome and Associated Factors in a Cohort of Individuals With Treatment-Resistant Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry D’amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4088/JCP.19m12755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.05.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03212276v1</w:t>
+                <w:t xml:space="preserve">hal-02555531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzodiazepine use and brain amyloid load in nondemented older individuals a florbetapir PET study in the Multidomain Alzheimer Preventive Trial cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84, pp.61-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2019.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trauma and trauma care in Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dean Ajdukovic</w:t>
+                <w:t xml:space="preserve">Rien que les bonnes stratégies thérapeutiques ! Réponse à propos de la correspondance sur le dossier thématique « Toute la vérité sur les benzodiazépines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20008198.2018.1556553⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.217-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524140v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression, Olfaction, and Quality of Life: A Mutual Relationship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Rochet</w:t>
+                <w:t xml:space="preserve">Internet-Based Intervention for Posttraumatic Stress Disorder: Using Remote Imagery Rehearsal Therapy to Treat Nightmares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Leslie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Braboszcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci8050080⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (5), pp.315-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000501105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524167v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the big five personality traits and PTSD among French police officers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitory control of threat remembering in PTSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Potard</w:t>
+                <w:t xml:space="preserve">Andreï-Cristian Cristian Tudorache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Huart</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (10), pp.1404-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2019.1662053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363162v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective and retrospective episodic metamemory in posttraumatic stress disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Landré</w:t>
+                <w:t xml:space="preserve">Clinical guidelines for the management of depression with specific comorbid psychiatric conditions French recommendations from experts (the French Association for Biological Psychiatry and Neuropsychopharmacology and the fondation FondaMental)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charpeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2018.1442814⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-019-2025-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841568v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive, emotional and neuroendocrine correlates of exposure to sexual assault in women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective and retrospective episodic metamemory in posttraumatic stress disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï-Cristian Cristian Tudorache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boudjarane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Quidé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pauline Saint-Martin</w:t>
+                <w:t xml:space="preserve">Lionel Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1503/jpn.170116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2018.1442814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524146v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between hardiness, exposure to traumatic events and PTSD symptoms among French police officers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Potard</w:t>
+                <w:t xml:space="preserve">Neurocognitive, emotional and neuroendocrine correlates of exposure to sexual assault in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Clery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Descriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Madamet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (4), pp.165-171. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (5), pp.318-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1503/jpn.170116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363168v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-PTSD: an overview on how new technologies can improve prediction and assessment of Posttraumatic Stress Disorder (PTSD)</w:t>
+                <w:t xml:space="preserve">Trauma and trauma care in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bourla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mouchabac</w:t>
+                <w:t xml:space="preserve">Ingo Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam El Hage</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manoëlle Hopchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Ajdukovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (sup1), pp.1424448. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20008198.2018.1424448⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.1556553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008198.2018.1556553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176336v1</w:t>
+                <w:t xml:space="preserve">hal-02524140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Translocator Protein Density, as Marker of Neuroinflammation, in Major Depressive Disorder: A Pilot, Multicenter, Comparative, Controlled, Brain PET Study (INFLADEP Study)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">Depression, Olfaction, and Quality of Life: A Mutual Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boriana Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.326. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci8050080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856019v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to diagnostic and therapeutic facilities for psychogenic nonepileptic seizures: An international survey by the ILAE PNES Task Force-2nd Revision</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between the big five personality traits and PTSD among French police officers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rod Duncan</w:t>
+                <w:t xml:space="preserve">Anais Madamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gigineishvili</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13952⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524191v1</w:t>
+                <w:t xml:space="preserve">hal-02363162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smaller hippocampal volume following sexual assault in women is associated with post‐traumatic stress disorder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diane Dufour-Rainfray</w:t>
+                <w:t xml:space="preserve">Assessment of Translocator Protein Density, as Marker of Neuroinflammation, in Major Depressive Disorder: A Pilot, Multicenter, Comparative, Controlled, Brain PET Study (INFLADEP Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Descriaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Brizard</w:t>
+                <w:t xml:space="preserve">Fanny Moliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thalamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.12920⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963620v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completeness of Descriptions of Repetitive Transcranial Magnetic Stimulation Intervention: A Systematic Review of Randomized Controlled Trials of rTMS in Depression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Chantebel</w:t>
+                <w:t xml:space="preserve">Relationships between hardiness, exposure to traumatic events and PTSD symptoms among French police officers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélise Chesneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">Anaïs Madamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The journal of ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000546⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158603v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring venlafaxine pharmacokinetic variability with a phenotyping approach, a multicentric french-swiss study (MARVEL study)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">e-PTSD: an overview on how new technologies can improve prediction and assessment of Posttraumatic Stress Disorder (PTSD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bourla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mouchabac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ferreri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40360-017-0173-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (sup1), pp.1424448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008198.2018.1424448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696753v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Need for a French Network of Expert Centers Enabling a Better Characterization and Management of Treatment-Resistant Depression (Fondation FondaMental)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Access to diagnostic and therapeutic facilities for psychogenic nonepileptic seizures: An international survey by the ILAE PNES Task Force-2nd Revision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gigineishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kousuke Kanemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2017.00244⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (1), pp.203-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514024v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific effects of COMT Val158Met polymorphism on corpus callosum structure: A whole-brain diffusion-weighted imaging study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Smaller hippocampal volume following sexual assault in women is associated with post‐traumatic stress disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufour-Rainfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/brb3.786⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (4), pp.312-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.12920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613168v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences d’accès à Internet et de recherche d’informations en santé via Internet selon le trouble psychiatrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Completeness of Descriptions of Repetitive Transcranial Magnetic Stimulation Intervention: A Systematic Review of Randomized Controlled Trials of rTMS in Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chantebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélise Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.11.001⟩</w:t>
+              <w:t xml:space="preserve">The journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259450v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational Identification of Transcriptional Signatures of Major Depression and Antidepressant Response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+                <w:t xml:space="preserve">Exploring venlafaxine pharmacokinetic variability with a phenotyping approach, a multicentric french-swiss study (MARVEL study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lloret-Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Daali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00072⟩</w:t>
+              <w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40360-017-0173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575031v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge des troubles dépressifs résistants : recommandations françaises formalisées par des experts de l’AFPBN et de la fondation FondaMental</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Lancrenon</w:t>
+                <w:t xml:space="preserve">Différences d’accès à Internet et de recherche d’informations en santé via Internet selon le trouble psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Brunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0013-7006(17)30155-0⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.125 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696813v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Tissue Pulsatility is Increased in Midlife Depression: a Comparative Study Using Ultrasound Tissue Pulsatility Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+                <w:t xml:space="preserve">Significant Need for a French Network of Expert Centers Enabling a Better Characterization and Management of Treatment-Resistant Depression (Fondation FondaMental)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2017.113⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2017.00244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524222v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin transporter gene expression predicts the worsening of suicidal ideation and suicide attempts along a long-term follow-up of a Major Depressive Episode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Olié</w:t>
+                <w:t xml:space="preserve">Sex-specific effects of COMT Val158Met polymorphism on corpus callosum structure: A whole-brain diffusion-weighted imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Clery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.015⟩</w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (9), pp.e00786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/brb3.786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01696652v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistant depression : potentiation strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translational Identification of Transcriptional Signatures of Major Depression and Antidepressant Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Guisquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Doumy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Remy Bation</w:t>
+                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01482633v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépression résistante : les stratégies de changement et d’association de médicaments antidépresseurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Najib Allaïli</w:t>
+                <w:t xml:space="preserve">Prise en charge des troubles dépressifs résistants : recommandations françaises formalisées par des experts de l’AFPBN et de la fondation FondaMental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charpeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lancrenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (4), pp.S1 - S24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-7006(17)30155-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03655655v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating biological traces of traumatic stress in changing societies: challenges and directions from the ESTSS Task Force on Neurobiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingo Schäfer</w:t>
+                <w:t xml:space="preserve">Brain Tissue Pulsatility is Increased in Midlife Depression: a Comparative Study Using Ultrasound Tissue Pulsatility Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Armand Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/ejpt.v7.29453⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.2575 - 2582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2017.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524243v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ocytocine et la dépression du post-partum</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serotonin transporter gene expression predicts the worsening of suicidal ideation and suicide attempts along a long-term follow-up of a Major Depressive Episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Zendjidjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2016.05.002⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524230v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Alcohol, Drug Use and Psychoactive Substance Consumption in Samples of French and Congolese High School Students</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating biological traces of traumatic stress in changing societies: challenges and directions from the ESTSS Task Force on Neurobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Thomaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carien de Kloet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Doctor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/004947550403400106⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.29453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/ejpt.v7.29453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334599v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle définition pour la dépression résistante ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId734" w:history="1">
+                <w:t xml:space="preserve">Dépression résistante : les stratégies de changement et d’association de médicaments antidépresseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charpeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Moliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Allaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 45 (3), pp.323-328. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.329-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655654v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistant depression : Switching and combining strategies of ă antidepressant medications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ocytocine et la dépression du post-partum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cardaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (8), pp.786 - 795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01482632v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépression résistante : les autres stratégies thérapeutiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of Alcohol, Drug Use and Psychoactive Substance Consumption in Samples of French and Congolese High School Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Moussiessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.005⟩</w:t>
+              <w:t xml:space="preserve">Tropical Doctor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (1), pp.15-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/004947550403400106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03655657v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric Validation of the English and French Versions of the Posttraumatic Stress Disorder Checklist for DSM-5 (PCL-5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle définition pour la dépression résistante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Holtzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Allaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea R Ashbaugh</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161645⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.323-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524236v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-sectional survey on French psychiatrists' knowledge and perceptions of psychogenic nonepileptic seizures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">Dépression résistante : les autres stratégies thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Allaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.04.023⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.350-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419803v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de prise en charge des crises non épileptiques psychogènes (CNEP) en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. de Toffol</w:t>
+                <w:t xml:space="preserve">Resistant depression : Switching and combining strategies of ă antidepressant medications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charpeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Moliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Allaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.243⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.329-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302110v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of delusional infestation responding to aripiprazole monotherapy: a case report</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A cross-sectional survey on French psychiatrists' knowledge and perceptions of psychogenic nonepileptic seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Aatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymund Schwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/NDT.S74786⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524250v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taste identification used as a potential discriminative test among depression and Alzheimer׳s disease in elderly: A pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Mondon</w:t>
+                <w:t xml:space="preserve">Psychometric Validation of the English and French Versions of the Posttraumatic Stress Disorder Checklist for DSM-5 (PCL-5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea R Ashbaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Houle-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2015.03.021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0161645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05326175v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dutch Eating Behavior Questionnaire: Further psychometric validation and clinical implications of the French version in normal weight and obese persons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Couet</w:t>
+                <w:t xml:space="preserve">Resistant depression : potentiation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Allaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44 (12), pp.e363-372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.03.028⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.338-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296358v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for treatment resistance in unipolar depression: A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Moliere</w:t>
+                <w:t xml:space="preserve">Modalités de prise en charge des crises non épileptiques psychogènes (CNEP) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lambolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Toffol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2014.09.020⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, HS1 - Congrès Français de Psychiatrie 2015, 30 (8, Supplement), pp.S125--S126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173561v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory Study toward Development of the French Version of the Questionnaire on Personality Traits (QPT/VKP–4) in an Elderly Population in Comparison to Young Adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natacha Coutard</w:t>
+                <w:t xml:space="preserve">Taste identification used as a potential discriminative test among depression and Alzheimer׳s disease in elderly: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boudjarane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2466/08.09.PR0.115c12z6⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 228 (2), pp.228 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2015.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864206v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraising suppression: subjective and physiological correlates of experiential suppression in healthy adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lemaire</w:t>
+                <w:t xml:space="preserve">Neural correlates of delusional infestation responding to aripiprazole monotherapy: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ponson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophia D Frangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00571⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.257-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/NDT.S74786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524266v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMT Val 158 Met x SLC6A4 5-HTTLPR interaction impacts on gray matter volume of regions supporting emotion processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Tropeano</w:t>
+                <w:t xml:space="preserve">The Dutch Eating Behavior Questionnaire: Further psychometric validation and clinical implications of the French version in normal weight and obese persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabemampianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Apfeldorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/scan/nst089⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (12), pp.e363-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524289v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual symptoms and functional performance in a large sample of euthymic bipolar patients in France (the OPTHYMUM study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liova Yon</w:t>
+                <w:t xml:space="preserve">Risk factors for treatment resistance in unipolar depression: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Doumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 159, pp.94-102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2014.02.023⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 171, pp.137-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2014.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173492v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective and physiological emotional response in euthymic bipolar patients: A pilot study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Martineau</w:t>
+                <w:t xml:space="preserve">COMT Val 158 Met x SLC6A4 5-HTTLPR interaction impacts on gray matter volume of regions supporting emotion processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Radua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma C Monté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tropeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2014.07.002⟩</w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.1232-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nst089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04357680v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptive Biases in Major Depressive Episode</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reappraising suppression: subjective and physiological correlates of experiential suppression in healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia D Frangou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086832⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524274v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ Perspectives on Residual Symptoms in Bipolar Disorder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subjective and physiological emotional response in euthymic bipolar patients: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nervous and Mental Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/NMD.0000000000000157⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220 (1-2), pp.294-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173515v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of antidepressant resistance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Residual symptoms and functional performance in a large sample of euthymic bipolar patients in France (the OPTHYMUM study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giordana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Milhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liova Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159, pp.94-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2014.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2013.00146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02524277v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comorbidity between personality disorders and depressive symptomatology in women: A cross-sectional study of three different transitional life stages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Courtois</w:t>
+                <w:t xml:space="preserve">Perceptive Biases in Major Depressive Episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Duijsens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Réveillère</w:t>
+                <w:t xml:space="preserve">Tatiana Carl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Senon</w:t>
+                <w:t xml:space="preserve">Simon Surguladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmh.1228⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e86832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864222v1</w:t>
+                <w:t xml:space="preserve">hal-02524274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amniocentesis, Maternal Psychopathology and Prenatal Representations of Attachment: A Prospective Comparative Study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patients’ Perspectives on Residual Symptoms in Bipolar Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giordana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liova Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Milhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041777⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nervous and Mental Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 202 (7), pp.550-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/NMD.0000000000000157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524296v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From depersonalization to hallucination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploratory Study toward Development of the French Version of the Questionnaire on Personality Traits (QPT/VKP–4) in an Elderly Population in Comparison to Young Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Enfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Plaisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Graux</w:t>
+                <w:t xml:space="preserve">Inje J. Duijsens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Lemoine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natacha Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (1), pp.42-52. </w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (1), pp.115-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000325911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2466/08.09.PR0.115c12z6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00792413v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and Trait Olfactory Markers of Major Depression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of antidepressant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046938⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2013.00146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524293v1</w:t>
+                <w:t xml:space="preserve">hal-02524277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of catechol O-methyltransferase and serotonin transporter genes modulates effective connectivity in a facial emotion-processing circuitry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comorbidity between personality disorders and depressive symptomatology in women: A cross-sectional study of three different transitional life stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Enfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Duijsens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S A Surguladze</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J R Sato</w:t>
+                <w:t xml:space="preserve">Jean Louis Senon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/tp.2011.69⟩</w:t>
+              <w:t xml:space="preserve">Personality and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.233-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmh.1228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524306v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory processing of traumatic material in women with posttraumatic stress disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Quidé</w:t>
+                <w:t xml:space="preserve">State and Trait Olfactory Markers of Major Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1503/jpn.100167⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e46938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524323v1</w:t>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs prédictifs de l'état de stress post-traumatique du postpartum chez la primipare</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Perrotin</w:t>
+                <w:t xml:space="preserve">From depersonalization to hallucination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2012.04.010⟩</w:t>
+              <w:t xml:space="preserve">Psychopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (1), pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000325911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526438v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recollection of negative information in posttraumatic stress disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Clarys</w:t>
+                <w:t xml:space="preserve">Interaction of catechol O-methyltransferase and serotonin transporter genes modulates effective connectivity in a facial emotion-processing circuitry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S A Surguladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Radua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J R Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Traumatic Stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jts.21659⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.e70-e70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/tp.2011.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02099578v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of repetitive transcranial magnetic stimulation in the treatment of obsessive-compulsive disorder: A review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Working memory processing of traumatic material in women with posttraumatic stress disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematollah Jaafari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/15622975.2011.575177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (2), pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/jpn.100167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00613124v1</w:t>
+                <w:t xml:space="preserve">hal-02524323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight cognitif et schizophrénie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Jaafari</w:t>
+                <w:t xml:space="preserve">Recollection of negative information in posttraumatic stress disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2011.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Traumatic Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.120-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jts.21659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789295v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging treatments in the management of bipolar disorder -focus on risperidone long acting injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs prédictifs de l'état de stress post-traumatique du postpartum chez la primipare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Surguladze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/NDT.S7608⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (6), pp.553-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2012.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524330v1</w:t>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du dispositif d'injonction de soins pour les auteurs de violences sexuelles en Indre-et-Loire (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amniocentesis, Maternal Psychopathology and Prenatal Representations of Attachment: A Prospective Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Delcuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Auger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2010.05.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e41777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659510v1</w:t>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression is associated with increased sensitivity to signals of disgust: A functional magnetic resonance imaging study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety and efficacy of repetitive transcranial magnetic stimulation in the treatment of obsessive-compulsive disorder: A review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nematollah Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fady Rachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon A Surguladze</w:t>
+                <w:t xml:space="preserve">Jean-Yves Rotge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (14), pp.894-902. </w:t>
+              <w:t xml:space="preserve">The World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.164-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2010.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/15622975.2011.575177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524335v1</w:t>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00613124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du Dispositif d'Injonction de Soins pour les Auteurs de Violences Sexuelles en Indre-et-Loire (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight cognitif et schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Wassouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 168 (6), pp.462-465. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2010.05.002⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 169 (7), pp.462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2011.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526811v1</w:t>
+                <w:t xml:space="preserve">hal-00789295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic memory and organizational strategy in free recall in unipolar depression: The role of cognitive support and executive functions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depression is associated with increased sensitivity to signals of disgust: A functional magnetic resonance imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+                <w:t xml:space="preserve">Simon A Surguladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Dalgleish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Radua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803390903512645⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (14), pp.894-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2010.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524337v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserved subcortical volumes and cortical thickness in women with sexual abuse-related PTSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 183 (3), pp.181-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2010.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory anhedonia and negative olfactory alliesthesia in depressed patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boriana Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 176 (2-3), pp.190-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychres.2008.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsessive Compulsive Disorder in a Patient with Twiddler's Syndrome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation du Dispositif d'Injonction de Soins pour les Auteurs de Violences Sexuelles en Indre-et-Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Paillot</w:t>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Amiel</w:t>
+                <w:t xml:space="preserve">M. Bouyssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lafay</w:t>
+                <w:t xml:space="preserve">J. Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACE - Pacing and Clinical Electrophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (3), pp.399-402. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 168 (6), pp.462-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1540-8159.2008.02251.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2010.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02526556v1</w:t>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive inhibition and working memory in unipolar depression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
+                <w:t xml:space="preserve">Episodic memory and organizational strategy in free recall in unipolar depression: The role of cognitive support and executive functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Ferracci</w:t>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Lawrence</w:t>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zied Kefi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Naftali Raz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2008.10.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (7), pp.719-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803390903512645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526507v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil clinique et psychopathologique des femmes victimes de violences conjugales psychologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging treatments in the management of bipolar disorder -focus on risperidone long acting injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Surguladze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2009.04.007⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.6 - 455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/NDT.S7608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526598v1</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfaction: a potential cognitive marker of psychiatric disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Camus</w:t>
+                <w:t xml:space="preserve">Évaluation du dispositif d'injonction de soins pour les auteurs de violences sexuelles en Indre-et-Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouyssy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2008.05.003⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 168 (6), pp.462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2010.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525204v1</w:t>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECT as a &amp;quot;therapeutic test&amp;quot; to differentiate pharmaco-resistant depression from dementia in the elderly: a pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Bates</w:t>
+                <w:t xml:space="preserve">Obsessive Compulsive Disorder in a Patient with Twiddler's Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nematollah Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie S Bachollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primary Care and Community Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17468840802200335⟩</w:t>
+              <w:t xml:space="preserve">PACE - Pacing and Clinical Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (3), pp.399-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1540-8159.2008.02251.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526453v1</w:t>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTSD psychiatric patients exhibit a deficit in remembering</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive inhibition and working memory in unipolar depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Kefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658210601145965⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (1-2), pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2008.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194467v1</w:t>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles cognitifs dans le Post-Traumatic Stress Disorder (PTSD) : une revue de la littérature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Profil clinique et psychopathologique des femmes victimes de violences conjugales psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503307003065⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (4), pp.267-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2009.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525136v1</w:t>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et émotion dans le trouble de stress post-traumatique (TSPT).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
+                <w:t xml:space="preserve">Olfaction: a potential cognitive marker of psychiatric disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boriana Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cp2007012⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (7), pp.1315 - 1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2008.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525142v1</w:t>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibromyalgie et/ou syndromes de douleurs chroniques inexpliquées: une pathologie du traumatisme psychique?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ECT as a &amp;quot;therapeutic test&amp;quot; to differentiate pharmaco-resistant depression from dementia in the elderly: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brzozoweski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J y Rotge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Primary Care and Community Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (4), pp.155-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17468840802200335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0755-4982(06)74881-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02525117v1</w:t>
+                <w:t xml:space="preserve">hal-02526453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trauma-related deficits in working memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">PTSD psychiatric patients exhibit a deficit in remembering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId952" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13546800444000164⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (2), pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658210601145965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115203v1</w:t>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impaired memory following predatory stress in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les troubles cognitifs dans le Post-Traumatic Stress Disorder (PTSD) : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2005.08.039⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (03), pp.489-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503307003065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId954" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525076v1</w:t>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comorbidité psychiatrique au cours des événements non épileptiques : étude rétrospective dans un centre de vidéo-EEG</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mémoire et émotion dans le trouble de stress post-traumatique (TSPT).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (2), pp.106-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cp2007012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0035-3787(05)85173-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02524943v1</w:t>
+                <w:t xml:space="preserve">hal-02525142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of alcohol, drug use and psychoactive substances consumption in samples of French and Congolese high school students.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mullet</w:t>
+                <w:t xml:space="preserve">Fibromyalgie et/ou syndromes de douleurs chroniques inexpliquées: une pathologie du traumatisme psychique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Doctor</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (11), pp.1683-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0755-4982(06)74881-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId962" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105605v1</w:t>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPAIRED MEMORY FOLLOWING PREDATORY STRESS IN MICE IS IMPROVED BY FLUOXETINE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Trauma-related deficits in working memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (1), pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546800444000164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2003.09.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02524710v1</w:t>
+                <w:t xml:space="preserve">hal-00115203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence clinique des psychotraumatismes dans la consultation externe d'un service de psychiatrie Clinical impact of psychotraumas in outpatients' department of psychiatry</w:t>
+                <w:t xml:space="preserve">Long-term impaired memory following predatory stress in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Gaillard</w:t>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Griebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0003-4487(03)00161-6⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 87 (1), pp.45 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2005.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId968" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524680v1</w:t>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comorbidité psychiatrique au cours des événements non épileptiques : étude rétrospective dans un centre de vidéo-EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Toffol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Praline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 161 (11), pp.1061-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0035-3787(05)85173-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMPAIRED MEMORY FOLLOWING PREDATORY STRESS IN MICE IS IMPROVED BY FLUOXETINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Peronny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Griebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (1), pp.123 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2003.09.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prevalence of alcohol, drug use and psychoactive substances consumption in samples of French and Congolese high school students.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moussiessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropical Doctor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence clinique des psychotraumatismes dans la consultation externe d'un service de psychiatrie Clinical impact of psychotraumas in outpatients' department of psychiatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 161 (10), pp.743 - 748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-4487(03)00161-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Posttraumatic Somatoform Dissociation In French Psychiatric Outpatients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Darves-Bornoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Trauma and Dissociation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3 (3), pp.59-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1300/J229v03n03_04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27298,529 +27846,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix, un biomarqueur pour l'humain aussi ? Influence de la hauteur de la voix du patient sur le diagnostic expert du TSPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guerouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Warembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépistage du syndrome d’apnée obstructive du sommeil chez les patients hospitalisés pour un trouble de l’usage d’alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">117ème colloque international de l’association du CPNLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le TSPT est associé à plus de difficultés de regulation émotionnelle chez des patients souffrant d’un trouble de l’usage de substance et suivis en CSAPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of trauma exposure and Post-Traumatic Stress Disorder (PTSD) in rehabilitation center ANAS Le Courbat in France during first semester of 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The College on Problems of Drug Dependence 80th Annual Scientific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27830,357 +28378,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive distortions and emotion regulation among posttraumatic stress disorder victims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ouhmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InPACT 2019 (International Psychological Applications Conference and Trends)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle médiateur de la régulation émotionnelle entre TSPT et addiction à l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Frammery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection chronique par &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; chez la souris adulte : effets comportementaux et distribution intracérébrale du parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Guilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Leman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28190,147 +28738,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicide, situation de handicap et perte d'autonomie : revue de littérature critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melaine Cervera</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Sandu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] APEX. 2018, pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28340,137 +28888,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et vécu traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï-Cristian Cristian Tudorache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir pour soigner : le trouble de stress post-traumatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LaRéponseDuPsy, 2017, 978-2-9549865-8-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28480,161 +29028,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epilepsie et Psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Biraben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1004"/>
+      <w:footerReference w:type="default" r:id="rId1020"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28781,51 +29329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mediavilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Scarlett" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2026.121691" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579751v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lociciro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05923-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roth&#228;rmel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mekaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Herrero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Beetz-Lobono" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2025.2609425" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rietberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106464" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Salam&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vandevelde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2026.103860" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El&#8208;hage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lem&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70401" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Chami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100536" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Santiago-Ribeiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louchart de la Chapelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2025.04.214" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jansen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangolini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dicosimo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2024.100514" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Eberle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chkili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schenkel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maercker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.119616" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bertin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100494" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ibrahim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lengvenyte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.111227" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24066-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967840v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Corina Oprea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gissot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Siragusa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-025-00985-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deshayes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000907" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Chkili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100543" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerbage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15299732.2025.2503718" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Yves Campion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Horowitz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khalfa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnume.2025.1655239" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Eberle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shevlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2698-1866/a000094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Sim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castelnau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.11.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Purper-Ouakil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Elbejjani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Bazzi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2024.2382650" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kalfon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Geantot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Favier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-04826-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583252v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2299660" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cressant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomasson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Castellarin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandperret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.08.041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967078v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gourret Baumgart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Deloyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2022-0350" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04645605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eyraud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.04.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raysseguier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jansen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.11.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647559v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kazour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bachellier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Archi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.09.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04686557v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley A Huggins" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lexi Baird" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Briggs" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laskowitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hussain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02352-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04444848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Altersitz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Latapie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elari Rizkallah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01811-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eberle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maercker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.11565" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Graux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100469" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brousse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riedberger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49916" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186259v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.06.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Chavigny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15299732.2024.2407779" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04798449v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sab&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X22666230927143106" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Dujardin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brizard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02217-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237649v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yecodji Dansou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071120" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186257v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hingray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reveillere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Hage" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15299732.2023.2231907" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186234v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raysseguier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Penverne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernandes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15299732.2023.2195397" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1352465823000097" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119744v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moli&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bennabi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.02.106" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773239v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115444" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2179569" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186262v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2023.05.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165112v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubsch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.06.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164978v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11131947" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219668v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sylvestre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Millet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13091274" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590406v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.12.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585637v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512885v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Locatelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-01246-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111483" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654485v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30359" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654323v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Martin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Foulon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour-Rainfray" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020846" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540324v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10050818" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03689861v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fakra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alamome" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04008-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186218v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mangolini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2022.2082522" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590404v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suzan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraigneau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100235" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630002v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Korchia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faugere" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garosi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Andrieu-Haller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2021.110479" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071899v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocrane Abbar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2021-067194" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590392v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thierr&#233;e" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raulin&#8208;briot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13505" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867344v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ihme" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2022.152333" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559115v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Andrea Siragusa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724253" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000659v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042214" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979306v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; B&#233;nard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11144048" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905967v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauv&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Husson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hologne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Gao" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262216" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906062v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ertan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Aybek" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Curt Lafrance, Jr." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousuke Kanemoto" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tarrada" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2021-326708" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968403v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rivest-Beauregard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gaston" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Al Joboory" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pas0001099" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503774v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108000" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464579v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18158034" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03271134v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Amato" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.055" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590398v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dansou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Godin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haffen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yrondi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2021.100272" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974332v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gibert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2021.1980274" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280133v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Suzan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly S." TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraigneau M." TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265218v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rufin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00348-w" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650773v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Siu-Paredes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rude" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rouached" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312413" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494585v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mariotti" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valentin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.669411" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492924v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gagny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Grenevald" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.10.028" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03629974v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allauze" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouvard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.795666" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952073v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Javelot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petrignet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meyer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Briet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11845-020-02346-9" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590391v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Neff" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moioli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducrocq" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.10.006" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545296v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Azorin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.23072" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590393v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100220" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239839v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#8217;amato" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250148" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503785v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanche" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107544" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590394v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachem" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bray" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egreteau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00683-7" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650762v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu-Paredes Francesca" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amador" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03306710v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Burlacu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sterl&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-021-03158-6" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590400v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ouhmad" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.701127" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466637v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hubert-Jacquot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jansen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.12.006" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649177v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fond-Harmant" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261818" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193333v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebigre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Idbrik" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maug&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072054" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931214v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herrero" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mignot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sense" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.028" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03483566v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22997" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489686v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.01.007" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622430v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samalin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Genty" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.01.004" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280398v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02519433v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.109919" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490531v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hingray" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.04.008" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490936v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Biberon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Li&#232;ge" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand de Toffol" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Limousin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Marie Florence" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107239" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177554v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quelard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120962" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931227v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymund Schwan" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.106937" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02904768v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Richa" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herdane" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Dwaf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bou Khalil" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Haddad" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233681" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952069v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2020.1800245" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493569v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Toffol" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adachi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanemoto" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.04.014" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943482v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibert" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdonk" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Falissard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.08.003" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193380v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054720903363" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747477v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rochet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dreyfuss" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14844" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524087v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Egreteau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roig" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2020.1733248" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524091v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Abi Char" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10030189" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931221v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fettig" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Klemina" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.06.001" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490172v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbe" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubertret" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duriez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.007" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493812v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierron" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Dirani" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.12.001" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951774v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Solis" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2020.110025" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617913v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.002" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441527v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239;-Cristian Cristian Tudorache" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2019.1662053" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188598v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leslie" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Braboszcz" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000501105" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524126v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennabi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Genty" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destouches" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2025-7" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485622v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sarron" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Palma" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.09.016" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158773v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauge" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499936" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524116v2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jehel" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1617610" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524109v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2237-x" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488587v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Cancel" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dallel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Zine" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.05.024" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486823v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palma" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Sarron" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camus" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.06.007" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555531v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.19m12755" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212276v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Obeid" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kazour" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.05.004" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307424v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lebouvier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud David" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.08.008" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524140v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Sch&#228;fer" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;lle Hopchet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Vandamme" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Ajdukovic" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2018.1556553" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524167v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8050080" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363162v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Madamet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.11.001" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01841568v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudjarane" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2018.1442814" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524146v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quid&#233;" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Descriaud" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.170116" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363168v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Madamet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.10.007" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02176336v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourla" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El Hage" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2018.1424448" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856019v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moliere" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thalamas" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00326" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524191v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Duncan" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gigineishvili" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13952" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963620v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quid&#233;" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descriaud" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12920" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158603v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chantebel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lise Chesneau" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000546" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696753v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lloret-Linares" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Daali" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nieto" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40360-017-0173-2" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514024v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2017.00244" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613168v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.786" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259450v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brunault" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bray" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rerolle" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cognet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaillard" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.11.001" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575031v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Guisquet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00072" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696813v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lancrenon" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(17)30155-0" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524222v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.113" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696652v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.015" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWXCJ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482633v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doumy" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Alla&#239;li" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.004" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJ8VMXC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655655v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpeaud" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.003" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X758SKMR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524243v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Thomaes" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carien de Kloet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilker" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/ejpt.v7.29453" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524230v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardaillac" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rua" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Simon" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.05.002" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334599v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Moussiessi" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/004947550403400106" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655654v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Holtzmann" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saba" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.002" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9ZMCDZS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482632v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655657v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Nieto" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.005" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60JR5F0B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524236v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R Ashbaugh" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Houle-Johnson" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herbert" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161645" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419803v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aatti" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.04.023" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZBG97HN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302110v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambolez" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwan" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biraben" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.243" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524250v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S74786" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326175v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mondon" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perriot" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.03.021" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LP1NB56-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296358v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabemampianina" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Apfeldorfer" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couet" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.03.028" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173561v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Doumy" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moliere" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.09.020" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864206v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Enfoux" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inje J. Duijsens" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coutard" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/08.09.PR0.115c12z6" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524266v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia D Frangou" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00571" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524289v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Radua" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma C Mont&#233;" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tropeano" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst089" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173492v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordana" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milhiet" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liova Yon" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.02.023" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0391PVM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357680v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2014.07.002" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4VRLD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524274v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Carl" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Surguladze" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillen" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086832" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173515v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NMD.0000000000000157" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524277v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2013.00146" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864222v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Duijsens" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Senon" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmh.1228" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61B5D91378C6F0465528675FDD8FD177EA729302/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524296v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Delcuze" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041777" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792413v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graux" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000325911" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524293v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gomes" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046938" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524306v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Surguladze" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Radua" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gohier" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Sato" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.69" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524323v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.100167" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526438v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Montmasson" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.04.010" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099578v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.21659" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSQPZ7XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613124v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Rachid" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rotge" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15622975.2011.575177" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789295v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lafay" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wassouf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaafari" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.06.007" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524330v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S7608" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659510v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouyssy" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cano" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.05.002" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524335v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Surguladze" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dalgleish" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2010.02.010" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526811v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524337v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naftali Raz" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803390903512645" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112046v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudry" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2010.01.015" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4SG5P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526735v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2008.11.016" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526556v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie S Bachollet" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Paillot" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amiel" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafay" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-8159.2008.02251.x" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-742V7RPK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526507v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferracci" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lawrence" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Kefi" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.10.028" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526598v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carl" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillard" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2009.04.007" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525204v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2008.05.003" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526453v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brzozoweski" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Rotge" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sharov" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bates" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17468840802200335" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194467v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210601145965" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525136v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503307003065" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525142v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cp2007012" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525117v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamy" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0755-4982(06)74881-3" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115203v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546800444000164" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525076v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Griebel" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.08.039" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524943v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mondon" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Praline" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Receveur" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3787(05)85173-2" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105605v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moussiessi" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524710v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peronny" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Griebel" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2003.09.028" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524680v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4487(03)00161-6" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524640v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Darves-Bornoz" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allilaire" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J229v03n03_04" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353685v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guerouaou" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Warembourg" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280809v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Sandu" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mollat" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond M.E." TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280790v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280747v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebigre" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03375217v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ouhmad" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combalbert" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280965v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frammery" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809311v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guilliet" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970224v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mahut" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955344v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457829v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gras" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579751v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lociciro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05923-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mediavilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Scarlett" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2026.121691" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rietberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106464" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Salam&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vandevelde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2026.103860" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roth&#228;rmel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mekaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Herrero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Beetz-Lobono" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2025.2609425" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El Hage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallenhorst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.70461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Eberle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chkili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schenkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maercker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.119616" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jansen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangolini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dicosimo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2024.100514" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05618296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bontempi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jacquot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.09.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Santiago-Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louchart de la Chapelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2025.04.214" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Chami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El&#8208;hage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lem&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05288533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24066-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Corina Oprea" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gissot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Siragusa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-025-00985-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bertin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100494" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ibrahim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lengvenyte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.111227" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deshayes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000907" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerbage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15299732.2025.2503718" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Chkili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100543" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Eberle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shevlin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2698-1866/a000094" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Yves Campion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Horowitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khalfa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnume.2025.1655239" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889876v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cressant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomasson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Castellarin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandperret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.08.041" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raysseguier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jansen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.11.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04645605v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eyraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.04.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kazour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856774v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bachellier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Archi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.09.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04686557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley A Huggins" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lexi Baird" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Briggs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laskowitz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hussain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02352-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04444848v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Altersitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Latapie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elari Rizkallah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01811-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eberle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maercker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.11565" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Graux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100469" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Chavigny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15299732.2024.2407779" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186259v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.06.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04798449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sab&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X22666230927143106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brousse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riedberger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49916" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967078v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gourret Baumgart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Deloyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2022-0350" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583252v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Elbejjani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Purper-Ouakil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2299660" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Sim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castelnau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.11.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Bazzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2024.2382650" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099155v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kalfon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Geantot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Favier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-04826-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186257v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hingray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reveillere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Hage" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15299732.2023.2231907" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yecodji Dansou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071120" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1352465823000097" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119744v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moli&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bennabi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.02.106" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186234v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raysseguier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Penverne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernandes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15299732.2023.2195397" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773239v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115444" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161363v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2179569" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186262v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2023.05.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165112v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubsch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.06.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219668v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sylvestre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Millet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13091274" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11131947" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623906v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fond-Harmant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Absil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20230407" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196063v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Dujardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brizard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02217-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540324v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10050818" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03689861v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fakra" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alamome" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04008-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654323v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Foulon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour-Rainfray" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020846" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230361v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111483" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654485v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30359" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071899v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocrane Abbar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2021-067194" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630002v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Korchia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faugere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garosi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Andrieu-Haller" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2021.110479" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590404v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suzan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraigneau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100235" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186218v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mangolini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2022.2082522" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559115v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Andrea Siragusa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724253" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590392v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thierr&#233;e" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raulin&#8208;briot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13505" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867344v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ihme" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2022.152333" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000659v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042214" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979306v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; B&#233;nard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11144048" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905967v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauv&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Husson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hologne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Gao" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262216" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906062v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ertan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Aybek" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Curt Lafrance, Jr." TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousuke Kanemoto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tarrada" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2021-326708" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968403v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rivest-Beauregard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gaston" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Al Joboory" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pas0001099" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590406v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.12.003" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585637v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512885v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Locatelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-01246-5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623911v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20220404" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590391v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Neff" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moioli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducrocq" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.10.006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03629974v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allauze" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouvard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.795666" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492924v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gagny" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Grenevald" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.10.028" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952073v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Javelot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petrignet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meyer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Briet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11845-020-02346-9" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280133v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Suzan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly S." TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraigneau M." TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265218v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rufin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00348-w" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494585v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mariotti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valentin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.669411" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650773v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Siu-Paredes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rude" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rouached" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312413" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545296v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Azorin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.23072" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590393v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100220" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503785v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanche" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107544" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239839v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#8217;amato" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250148" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590394v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachem" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bray" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egreteau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00683-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03306710v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Burlacu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sterl&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-021-03158-6" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590400v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ouhmad" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.701127" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650762v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu-Paredes Francesca" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amador" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466637v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hubert-Jacquot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jansen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.12.006" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649177v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261818" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974332v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gibert" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2021.1980274" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503774v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108000" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590398v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dansou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Godin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haffen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yrondi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2021.100272" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03271134v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Amato" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.055" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464579v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18158034" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02519433v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.109919" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490531v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hingray" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunault" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.04.008" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489686v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.01.007" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280398v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maug&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622430v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samalin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Genty" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.01.004" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931227v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymund Schwan" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.106937" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02904768v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Richa" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herdane" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Dwaf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bou Khalil" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Haddad" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233681" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490936v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Biberon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Li&#232;ge" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand de Toffol" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Limousin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Marie Florence" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107239" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177554v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quelard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120962" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952069v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2020.1800245" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493569v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Toffol" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adachi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanemoto" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.04.014" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943482v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdonk" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Falissard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.08.003" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747477v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rochet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dreyfuss" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14844" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193380v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054720903363" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524087v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Egreteau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roig" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2020.1733248" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524091v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Abi Char" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10030189" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490172v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbe" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubertret" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duriez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.007" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931221v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fettig" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Klemina" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.06.001" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493812v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierron" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Dirani" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.12.001" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951774v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Solis" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2020.110025" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193333v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebigre" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Idbrik" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072054" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931214v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herrero" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mignot" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sense" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.028" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03483566v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22997" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158773v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauge" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499936" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485622v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sarron" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Palma" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.09.016" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524116v2" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jehel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1617610" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488587v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Cancel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dallel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Zine" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.05.024" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524109v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennabi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Genty" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destouches" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2237-x" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486823v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palma" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Sarron" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camus" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.06.007" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212276v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Obeid" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kazour" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.05.004" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555531v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.19m12755" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307424v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lebouvier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud David" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.08.008" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617913v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.002" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188598v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leslie" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Braboszcz" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000501105" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441527v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239;-Cristian Cristian Tudorache" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2019.1662053" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524126v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2025-7" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01841568v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudjarane" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2018.1442814" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524146v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quid&#233;" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Descriaud" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.170116" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524140v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Sch&#228;fer" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;lle Hopchet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Vandamme" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Ajdukovic" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2018.1556553" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524167v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8050080" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363162v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Madamet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.11.001" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856019v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moliere" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thalamas" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00326" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363168v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Madamet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.10.007" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02176336v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourla" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2018.1424448" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524191v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Duncan" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gigineishvili" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13952" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963620v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quid&#233;" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descriaud" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12920" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158603v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chantebel" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lise Chesneau" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000546" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696753v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lloret-Linares" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Daali" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nieto" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40360-017-0173-2" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259450v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brunault" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bray" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rerolle" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cognet" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaillard" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.11.001" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514024v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2017.00244" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613168v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.786" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575031v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Guisquet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00072" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696813v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lancrenon" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(17)30155-0" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524222v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.113" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696652v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.015" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWXCJ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524243v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Thomaes" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carien de Kloet" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilker" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/ejpt.v7.29453" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655655v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpeaud" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Alla&#239;li" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.003" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X758SKMR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524230v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardaillac" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rua" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Simon" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.05.002" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334599v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Moussiessi" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/004947550403400106" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655654v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Holtzmann" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saba" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.002" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9ZMCDZS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655657v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Nieto" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.005" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60JR5F0B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482632v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419803v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aatti" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.04.023" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZBG97HN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524236v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R Ashbaugh" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Houle-Johnson" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herbert" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161645" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482633v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doumy" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.004" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJ8VMXC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302110v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambolez" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwan" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biraben" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.243" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326175v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mondon" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perriot" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.03.021" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LP1NB56-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524250v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S74786" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296358v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabemampianina" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Apfeldorfer" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couet" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.03.028" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173561v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Doumy" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moliere" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.09.020" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M05TJ710-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524289v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Radua" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma C Mont&#233;" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tropeano" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst089" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524266v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia D Frangou" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00571" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357680v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2014.07.002" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4VRLD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173492v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordana" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milhiet" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liova Yon" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.02.023" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0391PVM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524274v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Carl" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Surguladze" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillen" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086832" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173515v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NMD.0000000000000157" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864206v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Enfoux" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inje J. Duijsens" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coutard" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/08.09.PR0.115c12z6" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524277v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2013.00146" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864222v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Duijsens" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Senon" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmh.1228" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61B5D91378C6F0465528675FDD8FD177EA729302/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524293v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gomes" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046938" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792413v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graux" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000325911" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524306v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Surguladze" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Radua" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gohier" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Sato" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.69" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524323v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.100167" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099578v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.21659" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSQPZ7XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526438v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Montmasson" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.04.010" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524296v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Delcuze" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041777" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613124v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Rachid" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rotge" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15622975.2011.575177" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789295v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lafay" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wassouf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaafari" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.06.007" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524335v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Surguladze" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dalgleish" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2010.02.010" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112046v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudry" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2010.01.015" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4SG5P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526735v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2008.11.016" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526811v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouyssy" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cano" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.05.002" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524337v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naftali Raz" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803390903512645" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524330v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S7608" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659510v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526556v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie S Bachollet" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Paillot" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amiel" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafay" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-8159.2008.02251.x" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-742V7RPK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526507v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferracci" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lawrence" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Kefi" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.10.028" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526598v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carl" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillard" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2009.04.007" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525204v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2008.05.003" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526453v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brzozoweski" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Rotge" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sharov" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bates" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17468840802200335" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194467v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210601145965" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525136v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503307003065" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525142v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cp2007012" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525117v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamy" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0755-4982(06)74881-3" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115203v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546800444000164" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525076v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Griebel" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.08.039" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524943v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mondon" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Praline" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Receveur" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3787(05)85173-2" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524710v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peronny" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Griebel" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2003.09.028" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105605v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moussiessi" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524680v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-4487(03)00161-6" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524640v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Darves-Bornoz" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allilaire" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J229v03n03_04" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353685v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guerouaou" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Warembourg" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280809v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Sandu" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mollat" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond M.E." TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280790v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280747v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebigre" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03375217v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ouhmad" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combalbert" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280965v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frammery" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809311v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guilliet" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970224v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mahut" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955344v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457829v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gras" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>