--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -484,5486 +484,5486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : &amp;lt;i&amp;gt;André Gide et la question coloniale. Correspondance avec Marcel de Coppet, 1924-1950&amp;lt;/i&amp;gt;. Édition établie par Hélène Baty-Delalande et Pierre Masson. Lyon, Presses Universitaires de Lyon, 2020. Un vol. de 240 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (1), pp.229-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14563-9.p.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sartre et la “santé morale” : déconstruction d’un idéologème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">uncoupdedés.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.281-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de André Gide, Parcours critiques. Avec un texte inédit, éd. Peter Schnyder, Classiques Garnier, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanische Forschungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 135 (3-4), pp.535-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3196/003581223837771508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : &amp;lt;i&amp;gt;André Gide et la question coloniale. Correspondance avec Marcel de Coppet, 1924-1950&amp;lt;/i&amp;gt;. Édition établie par Hélène Baty-Delalande et Pierre Masson. Lyon, Presses Universitaires de Lyon, 2020. Un vol. de 240 p.</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gide et la sociologie de Gabriel Tarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La loupe du lecteur. Proust et les enjeux de la lecture, 197, pp.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.49478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu la Rochelle, la décadence du catholicisme et l’avenir de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14453-3.p.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « goût d’histoire » dans « La Chambre », et l’ombre portée du fascisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Jean-Paul Sartre : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série n° 10, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.hs10.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Alain-Fournier, &amp;lt;i&amp;gt;Le Grand Meaulnes, suivi de choix de lettres, de documents et d’esquisses&amp;lt;/i&amp;gt;. Édition établie par Philippe Berthier. Paris, Gallimard, « Bibliothèque de la Pléiade », 2020. Un vol. de 640 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023 (1), pp.229-230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14563-9.p.0171⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.1010-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14328-4.p.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Alain-Fournier, &amp;lt;i&amp;gt;Le Grand Meaulnes, suivi de choix de lettres, de documents et d’esquisses&amp;lt;/i&amp;gt;. Édition établie par Philippe Berthier. Paris, Gallimard, « Bibliothèque de la Pléiade », 2020. Un vol. de 640 p.</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide (et le) criminel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (209-210), pp.65-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : &amp;lt;i&amp;gt;André Gide et le Théâtre. Un parcours à retracer&amp;lt;/i&amp;gt;. Sous la direction de Vincenzo Mazza. Paris, Classiques Garnier, « Bibliothèque gidienne », n° 17, 2021. Un vol. de 452 p. (Jean-Michel Wittmann)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Augustin Voegele, &amp;lt;i&amp;gt;Musique et désir chez André Gide&amp;lt;/i&amp;gt;. Paris, Classiques Garnier, « Bibliothèque gidienne », 2020. Un vol. de 345 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.1010-1011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14328-4.p.0219⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2021, 121e année (3), pp.739-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12082-7.p.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">André Gide et la sociologie de Gabriel Tarde</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le barbare criminel : roman sociologique et discours social à la Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 Band. (Heft 1), pp.58-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide contre les sociologues : &amp;lt;i&amp;gt;L’Immoraliste&amp;lt;/i&amp;gt; et la défense de l’honnête homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Coup de dés. Cahiers de culture française, francophone et maghrébine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.335-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide et le suicide, de Dostoïevski à Durkheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Gide et le XIXe siècle, 207-208, pp.97-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide entre Darwin et darwinisme social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205-206, pp.57-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance gidienne ou le monde vivant des idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 45, pp.257-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Frank Lestringant, Charles Gide et André, l’oncle et le neveu, Nîmes, Lucie éditions, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.150-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Maurice Barrès, Les Diverses Familles spirituelles de la France, éd. Denis Pernot et Vital Rambaud, Paris, Garnier, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.229-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la NRF de Rivière aux Faux-monnayeurs de Gide : l’affirmation d’une politique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 109 (1-4), pp.233-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Ryo Morii, André Gide. Une œuvre à l’épreuve de l’économie, Paris, Garnier, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.245-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du discours sociologique à l’imaginaire nationaliste : Barrès et le bon usage des boucs émissaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, La loupe du lecteur. Proust et les enjeux de la lecture, 197, pp.375-382. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/studifrancesi.49478⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Anno LXI - Fascicolo II (182), pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.9767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le professeur de criminologie et le bouc émissaire. La sotie gidienne comme congrès de sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 195-196, pp.177-188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le « goût d’histoire » dans « La Chambre », et l’ombre portée du fascisme</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le professeur de criminologie et le bouc émissaire : la sotie gidienne comme congrès de sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.195-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche littéraire du fascisme. Barrès et la hantise du corps fragmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue italienne d’études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rief.1433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Rien ne fausse plus la réalité…” : Barrès et le type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017-2, pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edl.999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Anne-Sophie Angelo, Le Sens des personnages chez André Gide, Paris, Garnier, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.143-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Anne-Sophie Angelo, &amp;lt;i&amp;gt;Le Sens des personnages chez André Gide&amp;lt;/i&amp;gt;, Paris, Classiques Garnier, « Bibliothèque gidienne », n° 1, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193-194, pp.143-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de : Pierre Masson, Les Sept Vies d’André Gide, Paris, Garnier, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.997-999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide avec Tocqueville, Gide d’après Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un coup de dés. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.233-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artiste et le “devoir absolu d’être un saint” : Gide face au soleil de Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 215, p. 57-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Uri Eisenzweig, Naissance littéraire du fascisme, Paris, Seuil, coll. La Librairie du XXe siècle, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.1008-1010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sotie ou l’inversion généralisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bulletin des Amis d’André Gide, 183-184, pp.101-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Les Corydon d’André Gide, présentés par Alain Goulet, avec le texte original du C.R.D.N. de 1911, Paris, Orizons, coll. Université, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.392-393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Uri Eisenzweig, Naissance littéraire du fascisme, Paris, Seuil, coll. La Librairie du XXe siècle, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1008-1010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En être, ou ne pas en être : Gide face aux terres “en marge de la culture, barbares et méconnues”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Gide à la frontière, 177-178, pp.179-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Houellebecq : entre individualisme postmoderne et décadence fin de siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Jean-Paul Sartre : </w:t>
-[...20 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gide (et le) criminel</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Pierre Drieu la Rochelle, Œuvres romanesques, éd. Jean-François Louette, Paris, Gallimard, coll. Bibliothèque de la Pléiade, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.987-990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Jean-Baptiste Bruneau, Le « Cas Drieu ». Drieu la Rochelle entre écriture et engagement. Débats, représentations et interprétations de 1917 à nos jours, Paris : Eurédit, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Jean-Baptiste Bruneau, Le « Cas Drieu ». Drieu la Rochelle entre écriture et engagement, Paris : Eurédit, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.727-728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Valérie Michelet-Jaquod, Le Roman symboliste : un art de l’extrême conscience, Genève, Droz, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.236-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Faux-Monnayeurs, roman “touffe”, ou le dépassement de l’antinomie décadence / classicisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (2010-n°1), p. 109-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Valérie Michelet-Jaquod , &amp;lt;i&amp;gt;Le Roman symboliste : un art de l’« extrême conscience ». Édouard Dujardin, André Gide, Remy de Gourmont, Marcel Schwob&amp;lt;/i&amp;gt;. Genève, Droz, coll. « Histoire des idées et critique littéraire », volume 447, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (1), pp.236-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.101.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources d’un imaginaire réactionnaire : figurer le pouvoir politique décadent, de Barrès à Drieu la Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°12, p. 269-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurras, Barrès et Bourget dans Les Faux-Monnayeurs. Fonction et enjeux de trois allusions nominatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°48, p. 117-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nizan critique et romancier face à l’héritage de Maurice Barrès : un inventaire avant liquidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.305-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aden.008.0252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Porte étroite et la question de la “sainteté en art”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 54 (209-210), pp.65-74</w:t>
+              <w:t xml:space="preserve">, 2009, vol. XXXVII (164), pp.501-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : &amp;lt;i&amp;gt;André Gide et le Théâtre. Un parcours à retracer&amp;lt;/i&amp;gt;. Sous la direction de Vincenzo Mazza. Paris, Classiques Garnier, « Bibliothèque gidienne », n° 17, 2021. Un vol. de 452 p. (Jean-Michel Wittmann)</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Marie-Ange Fougère et Daniel Sangsue (éd.), Avez-vous lu Paul Bourget ?, Éditions universitaires de Dijon, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Augustin Voegele, &amp;lt;i&amp;gt;Musique et désir chez André Gide&amp;lt;/i&amp;gt;. Paris, Classiques Garnier, « Bibliothèque gidienne », 2020. Un vol. de 345 p.</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Maria Watroba, Écritures de l’absence, Presses universitaires de Rennes, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021, 121e année (3), pp.739-740. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 1, pp.224-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gide entre Darwin et darwinisme social</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide sur les pas de Novalis : des Disciples à Saïs au Voyage d’Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 205-206, pp.57-67</w:t>
+              <w:t xml:space="preserve">, 2008, XXXVI (157), pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gide et le suicide, de Dostoïevski à Durkheim</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu la Rochelle héritier de Barrès. Du Culte du moi à Une femme à sa fenêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°43, pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.043.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anti-romantisme singulier de Drieu la Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152, pp.403-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de André Gide – Maurice Denis, Correspondance 1892-1945, Gallimard, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.734-735</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Élise Radix, L’homme-Prométhée vainqueur au XIXe siècle, Paris : L’Harmattan 2006 ; Le Déclin du prométhéisme dans la littérature fin-de-siècle, L’Harmattan, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LX (3-4), pp.391-393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un portrait de l’apprenti romancier en poète : Isabelle, d’André Gide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106, p. 387-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Géraldi Leroy, Batailles d’écrivains. Littérature et politique, 1870-1914, Paris : Armand Colin, 2003.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“décadent, mais averti contre les effets de sa décadence” : la réception de Gide dans l’œuvre de Drieu la Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Gide et le XIXe siècle, 207-208, pp.97-108</w:t>
+              <w:t xml:space="preserve">, 2006, n° 152, pp.637-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.335-345</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot; histoires du siècle précédent &amp;quot; à la décadence contemporaine : la réception du romantisme dans Rêveuse bourgeoisie de Drieu la Rochelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 41, p. 129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132 Band. (Heft 1), pp.58-67</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Géraldi Leroy, Batailles d’écrivains. Littérature et politique, 1870-1914, Armand Colin, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LX (3-4), pp.435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Frank Lestringant, Charles Gide et André, l’oncle et le neveu, Nîmes, Lucie éditions, 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu la Rochelle contre la décadence : Drôle de voyage et l'héritage du &amp;quot;roman à idées&amp;quot; 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LX (3-4), p. 265-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Édouard Béguin et Suzanne Ravis (éd.), L’Atelier d’un écrivain. Le XIXe siècle d’Aragon, Presses de l’Université de Provence, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LX (1-2), pp.152-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Catherine Douzou et Paul Renard (éd.), Écritures romanesques de droite au XXe siècle. Questions d’esthétique et de poétique, Éditions Universitaires de Dijon, 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.184-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Sidonie Rivalin-Padiou, André Gide. À corps défendu, Paris : L’Harmattan, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Catherine Douzou et Paul Renard (éd.), Écritures romanesques de droite au XXe siècle. Questions d’esthétique et de poétique, Éditions Universitaires de Dijon, 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 273, pp.184-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de André Gide, Souvenirs et Voyages, édition Pierre Masson, Paris, Gallimard, coll. « Bibliothèque de la Pléiade », 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.1319-1321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Catherine Boschian-Campaner, Georges Périn, poète messin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 108, pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Denis Pernot, Le roman de socialisation en France. 1889-1914, Presses universitaires de France, 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, LIV (1-2), pp.172-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Daniel Moutote, André Gide et Paul Valéry. Nouvelles recherches, Honoré Champion, 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, LIV (1-2), pp.201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de André Gide 11, L’Ecriture d’André Gide, 2 : méthodes et discours, Lettres modernes Minard, série André Gide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, LIV (3-4), pp.370-371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Marie-Agnès Kirscher, Relire Barrès, Presses universitaires du Septentrion, 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, LIV (1-2), pp.174-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrès romancier de la décadence ? Pour une lecture à rebours des romans nationalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 257, pp.69-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godo (éd.), Ego scriptor: Maurice Barrès et l'écriture de soi, Kimé, 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, LIV (1-2), pp.176-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Yaffa Wolfman, Engagement et écriture chez André Gide, Klincksieck, 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, LIII (3-4), pp.406-409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de André Gide, L’Enfance de l’art. Correspondance avec Elie Allégret. 1886-1896, éd. Daniel Durosay, Gallimard, 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.150-152</w:t>
+              <w:t xml:space="preserve">, 1999, 122-123, pp.277-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.229-230</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godo, La Légende de Venise. Barrès et la tentation de l'écriture, Presses universitaires du Septentrion, 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, LIII (3-4), pp.404-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 45, pp.257-266</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Barrès “fait réponse” à Gide : L’Ennemi des lois et le personnage d’André Maltère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, vol. XXVII (124), pp.329-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, vol. 109 (1-4), pp.233-243</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité, quelle modernité ? Présence de Gide, écrivain “fin de siècle”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7, pp.147-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...4041 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984625v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05136719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Pierre Jourde, L’Alcool du silence. Sur la décadence, Champion, 1994</w:t>
               </w:r>
@@ -9389,2181 +9389,2181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une éthique cynique ? Gide et la “falsification des valeurs”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Jakubowska &amp; R. Solovà. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Gide à (re)découvrir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.65-76, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide et l'impossible écrivain catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Auroy, Olivier Gallet, Denis Labouret &amp; Aude Preta de Beaufort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Plume et le goupillon. L’écrivain catholique en question aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.189-200, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’utilité des « cousins germains ». Gide, les Latins et les Barbares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Bertrand; Paola Codazzi; Enrico Guerini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin et latinité dans l’œuvre de Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Classiques Garnier, pp.37-49, 2020, Classiques Garnier en ligne, Bibliothèque gidienne, 978-2-406-10159-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10159-8.p.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.189-200, 2020</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue française sous l’œil du Germain, de Barrès à Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Bertrand &amp; J.-M. Wittmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nationalisme en littérature, II : le « génie de la langue française » (1870-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.37-45, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.37-45, 2020</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nationalisme en littérature (II) : le génie de la langue française (1870-1940), actes du colloque « Du style des idées (II) : les écrivains, la langue française et l’idée de nation (1870-1940) », organisé à l’Université de Lorraine en juin 2019, Bruxelles, Peter Lang, « Convergences »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nationalisme en littérature (II) : le "génie de la langue française" (1870-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bertrand</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lioudmila Chvedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lioudmila Chvedova; Jean-Michel Wittmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’image de Jeanne d’Arc dans les littératures européennes des XIXe et XXe siècles : de la sainte nationale à la figure européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN - Editions Univerisitaires de Lorraine, pp.7-17, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lioudmila Chvedova</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03006947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art du contrepoint et de la contradiction : La Marche turque et les fantômes de l’orient gidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jessica Desclaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Orient des écrivains et des savants à l’épreuve de la Grande Guerre. Autour d’Une enquête aux pays du Levant de Maurice Barrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Editions, pp.139-150, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface de : Pierre Grouix, Ferme du bois clair. Céline, Danemark, 1948-1951</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Grouix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ferme du bois clair. Céline, Danemark, 1948-1951</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Bourg, pp.241-244, 2019, 9782490650033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fantasme nationaliste : le style viril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Bertrand &amp; Sylvie Freyermuth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nationalisme en littérature : des idées au style (1870-1920)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.49-57, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide, du “génie des races” à la “culture européenne”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martina Della Casa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gide, l’Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.71-83, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Préséances de François Mauriac : une mystique de l’absence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, PUN - Editions Univerisitaires de Lorraine, pp.7-17, 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Préta-de Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Mohn Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman mystique, mystiques romanesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 127-140, 2018, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.65-76, 2020</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un imaginaire fasciste : Drieu la Rochelle et le “sens mystique” .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Auroy, A. Préta de Beaufort, J.-M. Wittmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romans mystiques, mystiques du roman aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.219-229, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, UGA Editions, pp.139-150, 2019</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “culte coprophagique des objets” ou la “fin de la littérature” selon Drieu la Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Fraisse, Eric Wessler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre et ses miniatures : les objets autoréflexifs dans la littérature européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.409-419, 2018, 9782406063599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Bourg, pp.241-244, 2019, 9782490650033</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’individualisme au féminisme : la question de la minorité dans la trilogie de L’École des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Wittmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gide ou l’identité en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.185-196, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.71-83, 2019</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide entre décadence et organicisme, ou l’œuvre à l’épreuve de la mobilité du moi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Jouanny, E. Le Corre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Intermittences du sujet. Écritures de soi et discontinu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.183-191, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.49-57, 2019</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“C’est poète que je veux être ! C’est poète que je suis !” : la poésie dans la carrière littéraire de Gide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ch. Dupouy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Poésie, entre vers et prose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.139-149, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.219-229, 2018</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie et vérité : Greco ou le secret de Tolède, la biographie d’un peintre selon Maurice Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tania Collani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations et inventions. Mélanges offerts à Peter Schnyder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.125-135, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le “culte coprophagique des objets” ou la “fin de la littérature” selon Drieu la Rochelle</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Il faut raconter tout ou rien.” Gide entre la tentation de la blancheur et le désir du tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Curatolo et B. Denker-Bercoff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Du tout » : tout, totalité, totalisation dans la littérature, Mélanges offerts à Jacques Poirier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.223-231, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnage autoréflexif dans l’écriture autobiographique : l’exemple de Gide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Fraisse, Eric Wessler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’œuvre et ses miniatures : les objets autoréflexifs dans la littérature européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.409-419, 2018, 9782406063599</w:t>
+              <w:t xml:space="preserve">L’Écrivain et ses doubles. Le personnage autoréflexif dans la littérature européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.395-406, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, , p. 127-140, 2018, Rencontres</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autoportrait comme art de l’oblique : Gide face à ses modèles (Dostoïevski, Stendhal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Lascaux et Yves Ouallet (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autoportrait et altérité, actes du colloque du Havre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.23-31, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il faut porter jusqu’à la fin toutes les idées qu’on soulève. » : la réécriture gidienne, des études critiques aux fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Debard, Clara; Masson, Pierre; Wittmann, Jean-Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Gide &amp; la réécriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-277, 2013, Collection André Gide-Textes et correspondances, 978-2-7297-0869-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.43157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.139-149, 2016</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnages des Faux-monnayeurs, ou la lutte pour la vie dans l’espace romanesque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Baty-Delalande </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Gide, Les Faux-monnayeurs. Relectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publie-papier, p. 38-52, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.183-191, 2016</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gide et Jean-Baptiste ou le portrait de l’artiste en Précurseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liana Nissim &amp; Alessandra Preda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La figure de Jean-Baptiste dans les lettres françaises, actes du séminaire de Gargnano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cisalpino Istituto editoriale universitario, p. 265-275, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.125-135, 2015</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu la Rochelle antimoderne, ou le syndrome du collectionneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Ippolito (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résistances à la modernité dans la littérature française de 1800 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 299-310, 2010, 978-2-296-12868-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.223-231, 2015</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide, un &amp;quot;anti-Maurras&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Maurrassisme et la culture, actes du colloque de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.99-109, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu la Rochelle, ou l’écrivain (contre la) politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grenouillet, Corinne; Reverzy, Eleonore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes du politique : actes du séminaire du CERIEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-170, 2010, Configurations littéraires, 9782868204110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pus.2613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.395-406, 2014</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une désacralisation ambiguë : le lien filial dans l’œuvre romanesque de Paul Nizan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. L. Clément et S. Van Wesemael. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations familiales dans les littératures française et francophone des XXe et XXIe siècles, actes du colloque d’Amsterdam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.227-235, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique d’art au service de l’égotisme littéraire : la peinture italienne dans les premières œuvres de Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Érik Pesenti Rossi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les écrivains se font critiques des autres arts, actes de la journée d'étude de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre interdisciplinaire de recherches sur l'Italie de l'Université de Strasbourg II, pp.63-69, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...455 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701777v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05125416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un procès de la littérature “fin de siècle” : Les Voyageurs de l’impériale d’Aragon ou la décadence en question</w:t>
               </w:r>
@@ -12565,2511 +12565,2511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wyzewa (Theodor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villiers de l'Isle Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.427-428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et Morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.230-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whitman, Walt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.435-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.425-426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.377-378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.99-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité du Narcisse (Le)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.412-413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poe (Edgar Allan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.312-313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mallarmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.243-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afrique coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.191-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.339-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symbolisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.394-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décadence, décadentisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.114-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.99-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poe (Edgar Allan)</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parnasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.312-313</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traité du Narcisse (Le)</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huysmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.412-413</w:t>
+              <w:t xml:space="preserve">, 2011, pp.184-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.241-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Décadence, décadentisme</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêve(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.114-115</w:t>
+              <w:t xml:space="preserve">, 2011, pp.351-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Huysmans</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Tentative amoureuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.184-185</w:t>
+              <w:t xml:space="preserve">, 2011, pp.401-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Corps</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.99-100</w:t>
+              <w:t xml:space="preserve">, 2011, pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parnasse</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu la Rochelle (Pierre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2011, pp.127-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coppet (Marcel de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.98-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage d'Urien (Le)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.429-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freud, Sigmund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.161-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Balzac</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.48-49</w:t>
+              <w:t xml:space="preserve">, 2011, pp.413-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traités</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola (Emile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.413-414</w:t>
+              <w:t xml:space="preserve">, 2011, pp.439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Drieu la Rochelle (Pierre)</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.127-128</w:t>
+              <w:t xml:space="preserve">, 2011, pp.313-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coppet (Marcel de)</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.98-99</w:t>
+              <w:t xml:space="preserve">, 2011, pp.187-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Voyage d'Urien (Le)</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.429-430</w:t>
+              <w:t xml:space="preserve">, 2011, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rêve(s)</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint, sainteté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.351-352</w:t>
+              <w:t xml:space="preserve">, 2011, pp.371-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Tentative amoureuse</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.401-402</w:t>
+              <w:t xml:space="preserve">, 2011, pp.193-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réalisme</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique et esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.339-340</w:t>
+              <w:t xml:space="preserve">, 2011, pp.143-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Symbolisme</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suarès, André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.394-398</w:t>
+              <w:t xml:space="preserve">, 2011, pp.390-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zola (Emile)</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Bos, Charlie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.439</w:t>
+              <w:t xml:space="preserve">, 2011, pp.129-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119359v1</w:t>
-              </w:r>
-[...481 lines deleted...]
-                <w:t xml:space="preserve">hal-05118201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -15145,51 +15145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F326341"/>
+    <w:nsid w:val="3EED98FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15376,51 +15376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wittmann-jean-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9827-4151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128089v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wittmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18256-6.p.0195" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17094-5.p.0193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17403-5.p.0169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3196/003581223837771508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0171" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14328-4.p.0219" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.49478" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14453-3.p.0121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.hs10.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12082-7.p.0201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.1433" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.999" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.9767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.101.0191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129515v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.008.0252" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.043.0099" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137683v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702020v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702662v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Debard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.42937" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leymarie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/25-ans-de-critique-litteraire-de-la-revue-blanche-a-la-nrf-1900-1925.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17192-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-gide-deuxieme-edition-revue-et-augmentee.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-caves-du-vatican/9782081518988" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioudmila Chvedova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893148v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Preta-De-Beaufort" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Freyermuth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729708948/andre-gide-et-paulalbert-laurens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194271v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729708696/andre-gide-et-la-reecriture" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-gide.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/andre-gide-et-l-autre-sexe-trouble-dans-le-genre.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782072931666-les-cahiers-de-la-nrf-un-monde-de-lettres-les-auteurs-de-la-premiere-nrf-au-miroir-de-leur-correspondances-collectif/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pisauniversitypress.it/scheda-libro/autori-vari/le-pere-comme-metaphore-978-883339-4930-575851.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10159-8.p.0037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893113v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495839v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006947v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893460v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338942v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Corre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pr&#233;ta-de Beaufort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mohn Auroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894035v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892396v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.43157" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697784v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699748v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971889v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115450v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9782868204110/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.2613" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125416v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699702v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971878v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897879v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118113v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118122v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118101v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893427v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118438v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118423v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125309v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125291v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119040v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119366v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128074v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118473v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118449v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119329v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118185v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125283v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118453v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119359v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118194v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128066v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125275v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119060v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118201v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wittmann-jean-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9827-4151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128089v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wittmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18256-6.p.0195" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17094-5.p.0193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17403-5.p.0169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0171" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3196/003581223837771508" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.49478" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14453-3.p.0121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.hs10.0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14328-4.p.0219" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12082-7.p.0201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.9767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.1433" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.999" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.101.0191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.008.0252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.043.0099" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136693v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702662v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Debard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.42937" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leymarie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/25-ans-de-critique-litteraire-de-la-revue-blanche-a-la-nrf-1900-1925.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17192-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-gide-deuxieme-edition-revue-et-augmentee.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-caves-du-vatican/9782081518988" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioudmila Chvedova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893148v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Preta-De-Beaufort" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Freyermuth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729708948/andre-gide-et-paulalbert-laurens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194271v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729708696/andre-gide-et-la-reecriture" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-gide.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/andre-gide-et-l-autre-sexe-trouble-dans-le-genre.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782072931666-les-cahiers-de-la-nrf-un-monde-de-lettres-les-auteurs-de-la-premiere-nrf-au-miroir-de-leur-correspondances-collectif/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pisauniversitypress.it/scheda-libro/autori-vari/le-pere-comme-metaphore-978-883339-4930-575851.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10159-8.p.0037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893113v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006947v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893460v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338942v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Corre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pr&#233;ta-de Beaufort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mohn Auroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892373v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894025v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892396v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700454v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.43157" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697784v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699748v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971889v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115450v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9782868204110/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.2613" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125416v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699702v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971878v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897879v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118113v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118122v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118101v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893427v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125275v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128066v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119060v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119051v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118423v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119046v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119040v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118470v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125303v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125251v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128074v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118449v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119329v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118434v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119065v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118473v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125283v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118465v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118443v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118453v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118194v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119049v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119359v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>