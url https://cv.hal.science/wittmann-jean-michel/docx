--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -484,5486 +484,5486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sartre et la “santé morale” : déconstruction d’un idéologème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uncoupdedés.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.281-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de André Gide, Parcours critiques. Avec un texte inédit, éd. Peter Schnyder, Classiques Garnier, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (3-4), pp.535-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3196/003581223837771508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : &amp;lt;i&amp;gt;André Gide et la question coloniale. Correspondance avec Marcel de Coppet, 1924-1950&amp;lt;/i&amp;gt;. Édition établie par Hélène Baty-Delalande et Pierre Masson. Lyon, Presses Universitaires de Lyon, 2020. Un vol. de 240 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (1), pp.229-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14563-9.p.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Alain-Fournier, &amp;lt;i&amp;gt;Le Grand Meaulnes, suivi de choix de lettres, de documents et d’esquisses&amp;lt;/i&amp;gt;. Édition établie par Philippe Berthier. Paris, Gallimard, « Bibliothèque de la Pléiade », 2020. Un vol. de 640 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.1010-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14328-4.p.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de André Gide, Parcours critiques. Avec un texte inédit, éd. Peter Schnyder, Classiques Garnier, 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gide et la sociologie de Gabriel Tarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La loupe du lecteur. Proust et les enjeux de la lecture, 197, pp.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.49478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu la Rochelle, la décadence du catholicisme et l’avenir de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14453-3.p.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « goût d’histoire » dans « La Chambre », et l’ombre portée du fascisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Jean-Paul Sartre : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série n° 10, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.hs10.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide (et le) criminel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (209-210), pp.65-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : &amp;lt;i&amp;gt;André Gide et le Théâtre. Un parcours à retracer&amp;lt;/i&amp;gt;. Sous la direction de Vincenzo Mazza. Paris, Classiques Garnier, « Bibliothèque gidienne », n° 17, 2021. Un vol. de 452 p. (Jean-Michel Wittmann)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Augustin Voegele, &amp;lt;i&amp;gt;Musique et désir chez André Gide&amp;lt;/i&amp;gt;. Paris, Classiques Garnier, « Bibliothèque gidienne », 2020. Un vol. de 345 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, 121e année (3), pp.739-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12082-7.p.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le barbare criminel : roman sociologique et discours social à la Belle Époque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanische Forschungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 135 (3-4), pp.535-536. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 132 Band. (Heft 1), pp.58-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide contre les sociologues : &amp;lt;i&amp;gt;L’Immoraliste&amp;lt;/i&amp;gt; et la défense de l’honnête homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Coup de dés. Cahiers de culture française, francophone et maghrébine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.335-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide et le suicide, de Dostoïevski à Durkheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Gide et le XIXe siècle, 207-208, pp.97-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide entre Darwin et darwinisme social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205-206, pp.57-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Frank Lestringant, Charles Gide et André, l’oncle et le neveu, Nîmes, Lucie éditions, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.150-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">André Gide et la sociologie de Gabriel Tarde</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Maurice Barrès, Les Diverses Familles spirituelles de la France, éd. Denis Pernot et Vital Rambaud, Paris, Garnier, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.229-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance gidienne ou le monde vivant des idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 45, pp.257-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la NRF de Rivière aux Faux-monnayeurs de Gide : l’affirmation d’une politique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 109 (1-4), pp.233-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Ryo Morii, André Gide. Une œuvre à l’épreuve de l’économie, Paris, Garnier, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.245-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le professeur de criminologie et le bouc émissaire. La sotie gidienne comme congrès de sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 195-196, pp.177-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le professeur de criminologie et le bouc émissaire : la sotie gidienne comme congrès de sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.195-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche littéraire du fascisme. Barrès et la hantise du corps fragmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue italienne d’études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rief.1433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Rien ne fausse plus la réalité…” : Barrès et le type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017-2, pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edl.999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Anne-Sophie Angelo, &amp;lt;i&amp;gt;Le Sens des personnages chez André Gide&amp;lt;/i&amp;gt;, Paris, Classiques Garnier, « Bibliothèque gidienne », n° 1, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193-194, pp.143-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Anne-Sophie Angelo, Le Sens des personnages chez André Gide, Paris, Garnier, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.143-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du discours sociologique à l’imaginaire nationaliste : Barrès et le bon usage des boucs émissaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, La loupe du lecteur. Proust et les enjeux de la lecture, 197, pp.375-382. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/studifrancesi.49478⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Anno LXI - Fascicolo II (182), pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.9767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de : Pierre Masson, Les Sept Vies d’André Gide, Paris, Garnier, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.997-999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le « goût d’histoire » dans « La Chambre », et l’ombre portée du fascisme</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide avec Tocqueville, Gide d’après Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un coup de dés. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.233-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artiste et le “devoir absolu d’être un saint” : Gide face au soleil de Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 215, p. 57-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Uri Eisenzweig, Naissance littéraire du fascisme, Paris, Seuil, coll. La Librairie du XXe siècle, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.1008-1010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sotie ou l’inversion généralisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bulletin des Amis d’André Gide, 183-184, pp.101-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Les Corydon d’André Gide, présentés par Alain Goulet, avec le texte original du C.R.D.N. de 1911, Paris, Orizons, coll. Université, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.392-393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Uri Eisenzweig, Naissance littéraire du fascisme, Paris, Seuil, coll. La Librairie du XXe siècle, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1008-1010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Houellebecq : entre individualisme postmoderne et décadence fin de siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Jean-Paul Sartre : </w:t>
-[...20 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Alain-Fournier, &amp;lt;i&amp;gt;Le Grand Meaulnes, suivi de choix de lettres, de documents et d’esquisses&amp;lt;/i&amp;gt;. Édition établie par Philippe Berthier. Paris, Gallimard, « Bibliothèque de la Pléiade », 2020. Un vol. de 640 p.</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Pierre Drieu la Rochelle, Œuvres romanesques, éd. Jean-François Louette, Paris, Gallimard, coll. Bibliothèque de la Pléiade, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.1010-1011. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, pp.987-990</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gide (et le) criminel</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En être, ou ne pas en être : Gide face aux terres “en marge de la culture, barbares et méconnues”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 54 (209-210), pp.65-74</w:t>
+              <w:t xml:space="preserve">, 2013, Gide à la frontière, 177-178, pp.179-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : &amp;lt;i&amp;gt;André Gide et le Théâtre. Un parcours à retracer&amp;lt;/i&amp;gt;. Sous la direction de Vincenzo Mazza. Paris, Classiques Garnier, « Bibliothèque gidienne », n° 17, 2021. Un vol. de 452 p. (Jean-Michel Wittmann)</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Jean-Baptiste Bruneau, Le « Cas Drieu ». Drieu la Rochelle entre écriture et engagement. Débats, représentations et interprétations de 1917 à nos jours, Paris : Eurédit, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Jean-Baptiste Bruneau, Le « Cas Drieu ». Drieu la Rochelle entre écriture et engagement, Paris : Eurédit, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.727-728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Valérie Michelet-Jaquod , &amp;lt;i&amp;gt;Le Roman symboliste : un art de l’« extrême conscience ». Édouard Dujardin, André Gide, Remy de Gourmont, Marcel Schwob&amp;lt;/i&amp;gt;. Genève, Droz, coll. « Histoire des idées et critique littéraire », volume 447, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (1), pp.236-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.101.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources d’un imaginaire réactionnaire : figurer le pouvoir politique décadent, de Barrès à Drieu la Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°12, p. 269-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Faux-Monnayeurs, roman “touffe”, ou le dépassement de l’antinomie décadence / classicisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (2010-n°1), p. 109-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Valérie Michelet-Jaquod, Le Roman symboliste : un art de l’extrême conscience, Genève, Droz, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.236-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Porte étroite et la question de la “sainteté en art”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. XXXVII (164), pp.501-512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Marie-Ange Fougère et Daniel Sangsue (éd.), Avez-vous lu Paul Bourget ?, Éditions universitaires de Dijon, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Augustin Voegele, &amp;lt;i&amp;gt;Musique et désir chez André Gide&amp;lt;/i&amp;gt;. Paris, Classiques Garnier, « Bibliothèque gidienne », 2020. Un vol. de 345 p.</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Maria Watroba, Écritures de l’absence, Presses universitaires de Rennes, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021, 121e année (3), pp.739-740. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 1, pp.224-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132 Band. (Heft 1), pp.58-67</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurras, Barrès et Bourget dans Les Faux-Monnayeurs. Fonction et enjeux de trois allusions nominatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°48, p. 117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nizan critique et romancier face à l’héritage de Maurice Barrès : un inventaire avant liquidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.305-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aden.008.0252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gide et le suicide, de Dostoïevski à Durkheim</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide sur les pas de Novalis : des Disciples à Saïs au Voyage d’Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Gide et le XIXe siècle, 207-208, pp.97-108</w:t>
+              <w:t xml:space="preserve">, 2008, XXXVI (157), pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gide entre Darwin et darwinisme social</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anti-romantisme singulier de Drieu la Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152, pp.403-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de André Gide – Maurice Denis, Correspondance 1892-1945, Gallimard, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.734-735</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu la Rochelle héritier de Barrès. Du Culte du moi à Une femme à sa fenêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°43, pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.043.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Géraldi Leroy, Batailles d’écrivains. Littérature et politique, 1870-1914, Paris : Armand Colin, 2003.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“décadent, mais averti contre les effets de sa décadence” : la réception de Gide dans l’œuvre de Drieu la Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 205-206, pp.57-67</w:t>
+              <w:t xml:space="preserve">, 2006, n° 152, pp.637-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 45, pp.257-266</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot; histoires du siècle précédent &amp;quot; à la décadence contemporaine : la réception du romantisme dans Rêveuse bourgeoisie de Drieu la Rochelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 41, p. 129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Frank Lestringant, Charles Gide et André, l’oncle et le neveu, Nîmes, Lucie éditions, 2018</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Géraldi Leroy, Batailles d’écrivains. Littérature et politique, 1870-1914, Armand Colin, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LX (3-4), pp.435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu la Rochelle contre la décadence : Drôle de voyage et l'héritage du &amp;quot;roman à idées&amp;quot; 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LX (3-4), p. 265-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Édouard Béguin et Suzanne Ravis (éd.), L’Atelier d’un écrivain. Le XIXe siècle d’Aragon, Presses de l’Université de Provence, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LX (1-2), pp.152-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un portrait de l’apprenti romancier en poète : Isabelle, d’André Gide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106, p. 387-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Élise Radix, L’homme-Prométhée vainqueur au XIXe siècle, Paris : L’Harmattan 2006 ; Le Déclin du prométhéisme dans la littérature fin-de-siècle, L’Harmattan, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LX (3-4), pp.391-393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Sidonie Rivalin-Padiou, André Gide. À corps défendu, Paris : L’Harmattan, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Catherine Douzou et Paul Renard (éd.), Écritures romanesques de droite au XXe siècle. Questions d’esthétique et de poétique, Éditions Universitaires de Dijon, 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 273, pp.184-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Catherine Douzou et Paul Renard (éd.), Écritures romanesques de droite au XXe siècle. Questions d’esthétique et de poétique, Éditions Universitaires de Dijon, 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.184-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de André Gide, Souvenirs et Voyages, édition Pierre Masson, Paris, Gallimard, coll. « Bibliothèque de la Pléiade », 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.1319-1321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Daniel Moutote, André Gide et Paul Valéry. Nouvelles recherches, Honoré Champion, 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, LIV (1-2), pp.201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de André Gide 11, L’Ecriture d’André Gide, 2 : méthodes et discours, Lettres modernes Minard, série André Gide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, LIV (3-4), pp.370-371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Marie-Agnès Kirscher, Relire Barrès, Presses universitaires du Septentrion, 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, LIV (1-2), pp.174-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrès romancier de la décadence ? Pour une lecture à rebours des romans nationalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 257, pp.69-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godo (éd.), Ego scriptor: Maurice Barrès et l'écriture de soi, Kimé, 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, LIV (1-2), pp.176-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Denis Pernot, Le roman de socialisation en France. 1889-1914, Presses universitaires de France, 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, LIV (1-2), pp.172-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Catherine Boschian-Campaner, Georges Périn, poète messin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 108, pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de André Gide, L’Enfance de l’art. Correspondance avec Elie Allégret. 1886-1896, éd. Daniel Durosay, Gallimard, 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.150-152</w:t>
+              <w:t xml:space="preserve">, 1999, 122-123, pp.277-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.229-230</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godo, La Légende de Venise. Barrès et la tentation de l'écriture, Presses universitaires du Septentrion, 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, LIII (3-4), pp.404-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, vol. 109 (1-4), pp.233-243</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Barrès “fait réponse” à Gide : L’Ennemi des lois et le personnage d’André Maltère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, vol. XXVII (124), pp.329-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.245-246</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité, quelle modernité ? Présence de Gide, écrivain “fin de siècle”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7, pp.147-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Yaffa Wolfman, Engagement et écriture chez André Gide, Klincksieck, 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, LIII (3-4), pp.406-409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...3757 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136719v1</w:t>
-              </w:r>
-[...282 lines deleted...]
-                <w:t xml:space="preserve">hal-02984625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Pierre Jourde, L’Alcool du silence. Sur la décadence, Champion, 1994</w:t>
               </w:r>
@@ -9389,1557 +9389,1557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gide et l'impossible écrivain catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Auroy, Olivier Gallet, Denis Labouret &amp; Aude Preta de Beaufort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Plume et le goupillon. L’écrivain catholique en question aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.189-200, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilité des « cousins germains ». Gide, les Latins et les Barbares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Bertrand; Paola Codazzi; Enrico Guerini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latin et latinité dans l’œuvre de Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Classiques Garnier, pp.37-49, 2020, Classiques Garnier en ligne, Bibliothèque gidienne, 978-2-406-10159-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10159-8.p.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue française sous l’œil du Germain, de Barrès à Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Bertrand &amp; J.-M. Wittmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nationalisme en littérature, II : le « génie de la langue française » (1870-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.37-45, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nationalisme en littérature (II) : le génie de la langue française (1870-1940), actes du colloque « Du style des idées (II) : les écrivains, la langue française et l’idée de nation (1870-1940) », organisé à l’Université de Lorraine en juin 2019, Bruxelles, Peter Lang, « Convergences »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nationalisme en littérature (II) : le "génie de la langue française" (1870-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lioudmila Chvedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lioudmila Chvedova; Jean-Michel Wittmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’image de Jeanne d’Arc dans les littératures européennes des XIXe et XXe siècles : de la sainte nationale à la figure européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN - Editions Univerisitaires de Lorraine, pp.7-17, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03006947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une éthique cynique ? Gide et la “falsification des valeurs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Jakubowska &amp; R. Solovà. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Gide à (re)découvrir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.65-76, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.189-200, 2020</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art du contrepoint et de la contradiction : La Marche turque et les fantômes de l’orient gidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jessica Desclaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Orient des écrivains et des savants à l’épreuve de la Grande Guerre. Autour d’Une enquête aux pays du Levant de Maurice Barrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Editions, pp.139-150, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface de : Pierre Grouix, Ferme du bois clair. Céline, Danemark, 1948-1951</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Grouix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ferme du bois clair. Céline, Danemark, 1948-1951</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Bourg, pp.241-244, 2019, 9782490650033</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.37-45, 2020</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide, du “génie des races” à la “culture européenne”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martina Della Casa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gide, l’Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.71-83, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bertrand</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fantasme nationaliste : le style viril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Bertrand &amp; Sylvie Freyermuth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nationalisme en littérature : des idées au style (1870-1920)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.49-57, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un imaginaire fasciste : Drieu la Rochelle et le “sens mystique” .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Auroy, A. Préta de Beaufort, J.-M. Wittmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romans mystiques, mystiques du roman aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.219-229, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “culte coprophagique des objets” ou la “fin de la littérature” selon Drieu la Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Fraisse, Eric Wessler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre et ses miniatures : les objets autoréflexifs dans la littérature européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.409-419, 2018, 9782406063599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Préséances de François Mauriac : une mystique de l’absence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Préta-de Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Mohn Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman mystique, mystiques romanesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 127-140, 2018, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, PUN - Editions Univerisitaires de Lorraine, pp.7-17, 2020</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’individualisme au féminisme : la question de la minorité dans la trilogie de L’École des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Wittmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gide ou l’identité en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.185-196, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, UGA Editions, pp.139-150, 2019</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“C’est poète que je veux être ! C’est poète que je suis !” : la poésie dans la carrière littéraire de Gide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ch. Dupouy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Poésie, entre vers et prose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.139-149, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Bourg, pp.241-244, 2019, 9782490650033</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide entre décadence et organicisme, ou l’œuvre à l’épreuve de la mobilité du moi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Jouanny, E. Le Corre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Intermittences du sujet. Écritures de soi et discontinu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.183-191, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.49-57, 2019</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie et vérité : Greco ou le secret de Tolède, la biographie d’un peintre selon Maurice Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tania Collani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations et inventions. Mélanges offerts à Peter Schnyder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.125-135, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.71-83, 2019</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Il faut raconter tout ou rien.” Gide entre la tentation de la blancheur et le désir du tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Curatolo et B. Denker-Bercoff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Du tout » : tout, totalité, totalisation dans la littérature, Mélanges offerts à Jacques Poirier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.223-231, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, , p. 127-140, 2018, Rencontres</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autoportrait comme art de l’oblique : Gide face à ses modèles (Dostoïevski, Stendhal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Lascaux et Yves Ouallet (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autoportrait et altérité, actes du colloque du Havre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.23-31, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.219-229, 2018</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnage autoréflexif dans l’écriture autobiographique : l’exemple de Gide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Fraisse, Eric Wessler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Écrivain et ses doubles. Le personnage autoréflexif dans la littérature européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.395-406, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...510 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892431v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01700454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il faut porter jusqu’à la fin toutes les idées qu’on soulève. » : la réécriture gidienne, des études critiques aux fictions</w:t>
               </w:r>
@@ -12565,2511 +12565,2511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.99-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité du Narcisse (Le)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.412-413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poe (Edgar Allan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.312-313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individualisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.191-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallarmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.243-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrique coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.339-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symbolisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.394-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décadence, décadentisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.114-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.99-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huysmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.184-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.241-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêve(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.351-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Tentative amoureuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.401-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.48-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu la Rochelle (Pierre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.127-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coppet (Marcel de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.98-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage d'Urien (Le)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.429-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freud, Sigmund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.161-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.413-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola (Emile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.313-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.187-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.44-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suarès, André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.390-391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint, sainteté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.371-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.193-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Bos, Charlie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.129-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique et esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.143-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et Morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.230-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wyzewa (Theodor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villiers de l'Isle Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.427-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Littérature et Morale</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.230-231</w:t>
+              <w:t xml:space="preserve">, 2011, pp.425-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whitman, Walt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.435-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Verlaine</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Gide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.425-426</w:t>
+              <w:t xml:space="preserve">, 2011, pp.377-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118201v1</w:t>
-              </w:r>
-[...2068 lines deleted...]
-                <w:t xml:space="preserve">hal-05119359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -15145,51 +15145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EED98FE"/>
+    <w:nsid w:val="CE1653B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15376,51 +15376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wittmann-jean-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9827-4151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128089v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wittmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18256-6.p.0195" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17094-5.p.0193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17403-5.p.0169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0171" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3196/003581223837771508" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.49478" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14453-3.p.0121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.hs10.0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14328-4.p.0219" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12082-7.p.0201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.9767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.1433" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.999" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.101.0191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.008.0252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.043.0099" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136693v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702662v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Debard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.42937" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leymarie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/25-ans-de-critique-litteraire-de-la-revue-blanche-a-la-nrf-1900-1925.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17192-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-gide-deuxieme-edition-revue-et-augmentee.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-caves-du-vatican/9782081518988" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioudmila Chvedova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893148v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Preta-De-Beaufort" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Freyermuth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729708948/andre-gide-et-paulalbert-laurens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194271v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729708696/andre-gide-et-la-reecriture" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-gide.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/andre-gide-et-l-autre-sexe-trouble-dans-le-genre.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782072931666-les-cahiers-de-la-nrf-un-monde-de-lettres-les-auteurs-de-la-premiere-nrf-au-miroir-de-leur-correspondances-collectif/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pisauniversitypress.it/scheda-libro/autori-vari/le-pere-comme-metaphore-978-883339-4930-575851.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10159-8.p.0037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893113v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006947v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893460v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338942v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Corre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pr&#233;ta-de Beaufort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mohn Auroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892373v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894025v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892396v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700454v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.43157" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697784v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699748v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971889v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115450v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9782868204110/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.2613" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125416v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699702v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971878v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897879v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118113v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118122v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118101v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893427v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125275v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128066v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119060v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119051v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118423v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119046v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119040v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118470v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125303v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125251v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128074v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118449v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119329v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118434v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119065v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118473v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125283v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118465v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118443v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118453v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118194v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119049v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119359v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wittmann-jean-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9827-4151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128089v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wittmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18256-6.p.0195" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17094-5.p.0193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17403-5.p.0169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3196/003581223837771508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0171" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14328-4.p.0219" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.49478" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14453-3.p.0121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.hs10.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12082-7.p.0201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.1433" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.999" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.9767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.101.0191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129515v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.008.0252" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445225v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.043.0099" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137683v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702020v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702662v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Debard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.42937" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leymarie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/25-ans-de-critique-litteraire-de-la-revue-blanche-a-la-nrf-1900-1925.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17192-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-gide-deuxieme-edition-revue-et-augmentee.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-caves-du-vatican/9782081518988" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioudmila Chvedova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893148v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Preta-De-Beaufort" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Freyermuth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729708948/andre-gide-et-paulalbert-laurens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194271v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729708696/andre-gide-et-la-reecriture" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-gide.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/andre-gide-et-l-autre-sexe-trouble-dans-le-genre.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782072931666-les-cahiers-de-la-nrf-un-monde-de-lettres-les-auteurs-de-la-premiere-nrf-au-miroir-de-leur-correspondances-collectif/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pisauniversitypress.it/scheda-libro/autori-vari/le-pere-comme-metaphore-978-883339-4930-575851.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10159-8.p.0037" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893113v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495839v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006947v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893460v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338942v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Corre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pr&#233;ta-de Beaufort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mohn Auroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894035v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892396v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01700454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.43157" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697784v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699748v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971889v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115450v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9782868204110/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.2613" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125416v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699702v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971878v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897879v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118113v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118122v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118101v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893427v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128078v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125291v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125309v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118464v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118438v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118428v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118420v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119366v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119040v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118470v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125303v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125251v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128074v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118449v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119329v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118434v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119065v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125283v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118453v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119359v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118194v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128066v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125275v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119060v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118201v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>