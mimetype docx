--- v0 (2026-04-04)
+++ v1 (2026-04-04)
@@ -1819,274 +1819,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Aram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Kaddah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El Bouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207768v1</w:t>
+                <w:t xml:space="preserve">hal-03209362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El Bouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t>
+              <w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209362v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a behavioral analysis method of crowd movement in the service of video surveillance</w:t>
               </w:r>
@@ -3001,51 +3001,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5E0A75C"/>
+    <w:nsid w:val="71757569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3232,51 +3232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wkaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9014-3053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Ichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04301-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20814-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115347v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04283-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desmarescaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deconninck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-025-11742-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06513-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerhani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desthieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.03.065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1VTCZ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.01.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5CX24K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picquerey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2662823" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618745" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286617" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desthieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouerhani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02130479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wkaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9014-3053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Ichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04301-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20814-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115347v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04283-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desmarescaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deconninck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-025-11742-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06513-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerhani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desthieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.03.065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1VTCZ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.01.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5CX24K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picquerey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2662823" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618745" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286617" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desthieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouerhani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02130479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>