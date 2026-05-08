--- v1 (2026-04-04)
+++ v2 (2026-05-08)
@@ -325,51 +325,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor deep-anomaly: robust tensor classifier for video anomaly detection in surveillance videos</w:t>
+                <w:t xml:space="preserve">TER-FCN: Tensor Einstein Reduced Fully Connected Network applied to Region-based Convolutional Neural Networks for object detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa El Ichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Kaddah</w:t>
@@ -387,106 +387,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El Bouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (8), pp.621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-025-20814-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11760-025-04283-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022737v1</w:t>
+                <w:t xml:space="preserve">hal-05115347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TER-FCN: Tensor Einstein Reduced Fully Connected Network applied to Region-based Convolutional Neural Networks for object detection</w:t>
+                <w:t xml:space="preserve">Tensor deep-anomaly: robust tensor classifier for video anomaly detection in surveillance videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa El Ichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Kaddah</w:t>
@@ -504,82 +504,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El Bouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (8), pp.621. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11760-025-04283-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-025-20814-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115347v1</w:t>
+                <w:t xml:space="preserve">hal-05022737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review: One-Shot Object Detection Methods for Conditional Detection of Retail and Warehouse Products</w:t>
               </w:r>
@@ -1819,76 +1819,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Aram</w:t>
+                <w:t xml:space="preserve">Implementation of a behavioral analysis method of crowd movement in the service of video surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Oudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1898,94 +1898,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2586946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209362v1</w:t>
+                <w:t xml:space="preserve">hal-03207774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2017,125 +2017,125 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a behavioral analysis method of crowd movement in the service of video surveillance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Oudinet</w:t>
+                <w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Aram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2145,78 +2145,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.18, </w:t>
+              <w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2586946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207774v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and discriminating face recognition system based on a neural network and correlation techniques</w:t>
               </w:r>
@@ -3001,51 +3001,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71757569"/>
+    <w:nsid w:val="AB2777AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3232,51 +3232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wkaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9014-3053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Ichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04301-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20814-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115347v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04283-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desmarescaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deconninck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-025-11742-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06513-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerhani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desthieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.03.065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1VTCZ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.01.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5CX24K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picquerey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2662823" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618745" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286617" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desthieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouerhani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02130479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wkaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9014-3053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Ichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04301-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04283-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20814-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desmarescaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deconninck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-025-11742-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06513-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerhani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desthieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.03.065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1VTCZ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.01.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5CX24K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picquerey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2662823" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618745" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286617" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desthieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouerhani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02130479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>