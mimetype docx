--- v2 (2026-05-08)
+++ v3 (2026-05-28)
@@ -1,2946 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2894 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.395833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wissam Kaddah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wkaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9014-3053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253136423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GGmDRRcAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing YOLOv8n using hOSVD for efficient object detection: towards real-time video surveillance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (13), pp.1066. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-025-04301-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor deep-anomaly: robust tensor classifier for video anomaly detection in surveillance videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-025-20814-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TER-FCN: Tensor Einstein Reduced Fully Connected Network applied to Region-based Convolutional Neural Networks for object detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (8), pp.621. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-025-04283-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review: One-Shot Object Detection Methods for Conditional Detection of Retail and Warehouse Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desmarescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Deconninck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11063-025-11742-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiamYOLOv8: a rapid conditional detection framework for one-shot object detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desmarescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (7), pp.609. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06513-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Analysis and Individual Tracking Based on Kalman Filter: Application in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (21), pp.7234. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21217234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic darkest filament detection (ADFD): a new algorithm for crack extraction on two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1369-1384. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-019-01742-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized minimal path selection (OMPS) method for automatic and unsupervised crack segmentation within two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.1293-1309. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road marking features extraction using the VIAPIX® system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 371, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2016.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of decision making for face recognition based on nonlinear correlation plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 343 (343), pp.22-27. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale simulator on common warehouse components for low-power object detection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desmarescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picquerey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Prediction XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, National Harbor, France. pp.16, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3013417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fusion Siamese-ResNet network applied for low shot object detection in warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desmarescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Deconninck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2662823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart system for blurring undesirable objects in road applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orlando, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2618745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a behavioral analysis method of crowd movement in the service of video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Aram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and discriminating face recognition system based on a neural network and correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pavement crack classification on two-dimensional VIAPIX images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dtieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, United States. pp.7, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road sign identification and geolocation using JTC and VIAPIX module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.21, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing Studies for Automatic Road Anomalies Detection on 2D and 3D Pavement Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Optoelectronic Technology and Application (OTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS brings its expertise in a new approach to improve knowledge and quality of topological and regulatory data dedicated to road, for OPTICITIES project needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de nouveaux outils de traitement d'images et de programmation pour le relevé automatique de dégradations sur chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne occidentale - Brest, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018BRES0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02130479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3001,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB2777AD"/>
+    <w:nsid w:val="0C176B16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3232,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wkaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9014-3053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Ichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04301-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04283-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20814-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desmarescaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deconninck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-025-11742-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06513-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerhani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desthieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.03.065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1VTCZ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.01.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5CX24K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picquerey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2662823" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618745" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286617" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desthieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouerhani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02130479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wkaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9014-3053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GGmDRRcAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Ichi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04301-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20814-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04283-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desmarescaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deconninck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-025-11742-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06513-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerhani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desthieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.03.065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1VTCZ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.01.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5CX24K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picquerey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2662823" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618745" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286617" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desthieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouerhani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02130479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>