--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -451,261 +451,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent mass and momentum flux computation method for two phase flows. Application to atomization process</w:t>
+                <w:t xml:space="preserve">Volume of Fluid (VOF) type advection methods in two-phase flow: A comparative study (vol 97, pg 52, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vaudor</w:t>
+                <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Aniszewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Berlemont</w:t>
+                <w:t xml:space="preserve">M. Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 152, pp.204-216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.04.023⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 152, pp.193--194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525891v1</w:t>
+                <w:t xml:space="preserve">hal-01611171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume of Fluid (VOF) type advection methods in two-phase flow: A comparative study (vol 97, pg 52, 2014)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A consistent mass and momentum flux computation method for two phase flows. Application to atomization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Ménard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marek</w:t>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 152, pp.193--194. </w:t>
+              <w:t xml:space="preserve">, 2017, 152, pp.204-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611171v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements, testing and development of the ADM-τ sub-grid surface tension model for two-phase LES</w:t>
               </w:r>
@@ -1138,51 +1138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,64 +1259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1443,230 +1443,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Description and Analysis of Simulated Liquid Atomization Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the liquid jet atomization process by multiscale analysis and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Trung-Thanh Vu</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan</w:t>
+              <w:t xml:space="preserve">FiCP:ES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zürick, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621301v1</w:t>
+                <w:t xml:space="preserve">hal-02333269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the liquid jet atomization process by multiscale analysis and numerical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Scale Description and Analysis of Simulated Liquid Atomization Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Thanh Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FiCP:ES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zürick, Switzerland</w:t>
+              <w:t xml:space="preserve">ICLASS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333269v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOF multi-scale modelling of phase inversion and liquid atomization</w:t>
               </w:r>
@@ -1704,51 +1704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS – Europe 2013, 25th European Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Chaniá, Greece</w:t>
@@ -1809,51 +1809,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PArallel, Robust, Interface Simulator (PARIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Arrufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,51 +2096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103399" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Malan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.03.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01379091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.07.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Osmar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02112617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arrufat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dabiri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103399" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Malan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.03.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01379091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.07.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Osmar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02112617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arrufat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dabiri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>