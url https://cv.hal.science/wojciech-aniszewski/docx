--- v1 (2026-04-06)
+++ v2 (2026-05-25)
@@ -334,378 +334,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Analysis of Simulated Capillary Instability</w:t>
+                <w:t xml:space="preserve">Volume of Fluid (VOF) type advection methods in two-phase flow: A comparative study (vol 97, pg 52, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
+                <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung-Thanh Vu</w:t>
+                <w:t xml:space="preserve">T. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+                <w:t xml:space="preserve">M. Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92, pp.181-192. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.193--194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494475v1</w:t>
+                <w:t xml:space="preserve">hal-01611171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume of Fluid (VOF) type advection methods in two-phase flow: A comparative study (vol 97, pg 52, 2014)</w:t>
+                <w:t xml:space="preserve">A consistent mass and momentum flux computation method for two phase flows. Application to atomization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ménard</w:t>
+                <w:t xml:space="preserve">M. Doring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marek</w:t>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 152, pp.193--194. </w:t>
+              <w:t xml:space="preserve">, 2017, 152, pp.204-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611171v1</w:t>
+                <w:t xml:space="preserve">hal-01525891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent mass and momentum flux computation method for two phase flows. Application to atomization process</w:t>
+                <w:t xml:space="preserve">Multi-Scale Analysis of Simulated Capillary Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vaudor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Aniszewski</w:t>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doring</w:t>
+                <w:t xml:space="preserve">Trung-Thanh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berlemont</w:t>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 152, pp.204-216. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.181-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.04.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525891v1</w:t>
+                <w:t xml:space="preserve">hal-01494475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements, testing and development of the ADM-τ sub-grid surface tension model for two-phase LES</w:t>
               </w:r>
@@ -769,64 +769,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an interpretation of the scale diffusivity in liquid atomization process: An experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1000,64 +1000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Liquid Atomization using Probability Density Functions, the Volume-Based Scale Distribution and Differential Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1138,51 +1138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,64 +1259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Aniszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1341,90 +1341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Characteristic Scales of the Capillary Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Thanh Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF 2016 9th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1443,230 +1443,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the liquid jet atomization process by multiscale analysis and numerical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Scale Description and Analysis of Simulated Liquid Atomization Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Thanh Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FiCP:ES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zürick, Switzerland</w:t>
+              <w:t xml:space="preserve">ICLASS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333269v1</w:t>
+                <w:t xml:space="preserve">hal-01621301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Description and Analysis of Simulated Liquid Atomization Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigating the liquid jet atomization process by multiscale analysis and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Trung-Thanh Vu</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan</w:t>
+              <w:t xml:space="preserve">FiCP:ES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zürick, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621301v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOF multi-scale modelling of phase inversion and liquid atomization</w:t>
               </w:r>
@@ -1704,51 +1704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS – Europe 2013, 25th European Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Chaniá, Greece</w:t>
@@ -1809,51 +1809,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PArallel, Robust, Interface Simulator (PARIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Arrufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,51 +2096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103399" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Malan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.03.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01379091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.07.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Osmar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02112617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arrufat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dabiri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103399" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Malan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.03.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01379091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.07.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Osmar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02112617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arrufat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dabiri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>