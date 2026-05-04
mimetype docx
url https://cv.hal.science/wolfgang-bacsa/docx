--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -589,680 +589,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size‐controlled graphene‐based materials prepared by annealing of pitch‐based cokes: G band phonon line broadening effects due to high pressure, crystallite size, and merging with D′ band</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemoselective reduction of quinoline over Rh-C 60 nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Sapelkin</w:t>
+                <w:t xml:space="preserve">Zhishan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Nechiyil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5723⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (24), pp.6884-6898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CY02025J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410773v1</w:t>
+                <w:t xml:space="preserve">hal-02345433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective reduction of quinoline over Rh-C 60 nanocatalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan Min</w:t>
+                <w:t xml:space="preserve">Size‐controlled graphene‐based materials prepared by annealing of pitch‐based cokes: G band phonon line broadening effects due to high pressure, crystallite size, and merging with D′ band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Sapelkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Tison</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (24), pp.6884-6898. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (12), pp.1861-1866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CY02025J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345433v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of defect formation during oxygen-assisted electron-beam-induced etching of graphene</w:t>
+                <w:t xml:space="preserve">Initial stage of C 60 cation formation in superacids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Freire-Soler</w:t>
+                <w:t xml:space="preserve">D. Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Nuñez Eroles</w:t>
+                <w:t xml:space="preserve">M. Berd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5287⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 513, pp.13 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2018.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866089v1</w:t>
+                <w:t xml:space="preserve">hal-01865321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Spectral Band Oscillations in Large Graphene Bubbles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Huang</w:t>
+                <w:t xml:space="preserve">Reversibility of defect formation during oxygen-assisted electron-beam-induced etching of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Freire-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Wang</w:t>
+                <w:t xml:space="preserve">Marc Nuñez Eroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianjue Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bin Wang</w:t>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (2), pp.317 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978330v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stage of C 60 cation formation in superacids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pillet</w:t>
+                <w:t xml:space="preserve">Raman Spectral Band Oscillations in Large Graphene Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tristant</w:t>
+                <w:t xml:space="preserve">Xianjue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berd</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baowen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (18), pp.13-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865321v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous approximation for interaction energy of adamantane encapsulated inside carbon nanotubes</w:t>
               </w:r>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Sapelkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (23), pp.234901. </w:t>
@@ -2365,319 +2365,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform dispersion of nanotubes in thermoplastic polymer through thermal annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of twin screw extrusion on structural, electrical, and rheological properties in carbon nanotube poly-ether-ether-ketone nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guehenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pont</w:t>
+                <w:t xml:space="preserve">Sylvie Dagréou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gautier</w:t>
+                <w:t xml:space="preserve">Frédéric Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cadaux</w:t>
+                <w:t xml:space="preserve">Christophe Derail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53, pp.399 - 402. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129 (5), pp.2527-2535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.10.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.38964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895335v1</w:t>
+                <w:t xml:space="preserve">hal-01559917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of twin screw extrusion on structural, electrical, and rheological properties in carbon nanotube poly-ether-ether-ketone nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform dispersion of nanotubes in thermoplastic polymer through thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tishkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Guehenec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria Tishkova</w:t>
+                <w:t xml:space="preserve">G. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dagréou</w:t>
+                <w:t xml:space="preserve">F. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Léonardi</w:t>
+                <w:t xml:space="preserve">B. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Derail</w:t>
+                <w:t xml:space="preserve">P. Cadaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 129 (5), pp.2527-2535. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.399 - 402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.38964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559917v1</w:t>
+                <w:t xml:space="preserve">hal-01895335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The preparation of carbon nanotube (CNT)/copper composites and the effect of the number of CNT walls on their hardness, friction and wear properties</w:t>
               </w:r>
@@ -2927,51 +2927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Sapelkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3566,51 +3566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Sapelkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tinguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,295 +4459,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic detection of carbon nanotube interaction with amphiphilic molecules in epoxy resin composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Similarities of the RBM and D Raman bands in double wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bassil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Landa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Barrau</w:t>
+                <w:t xml:space="preserve">Ch. Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1846136⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Physical Review B, 7 (15), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.155436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481824v1</w:t>
+                <w:t xml:space="preserve">hal-02484341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarities of the RBM and D Raman bands in double wall carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic detection of carbon nanotube interaction with amphiphilic molecules in epoxy resin composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gonzalez</w:t>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Power</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">S Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Physical Review B, 7 (15), pp.0. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.155436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1846136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484341v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCVD synthesis of carbon nanotubes from (Mg,Co,Mo)O catalysts: influence of the proportions of cobalt and molybdenum</w:t>
               </w:r>
@@ -5405,303 +5405,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Mg,Co)O Solid-Solution Precursors for the Large-Scale Synthesis of Carbon Nanotubes by Catalytic Chemical Vapor Deposition</w:t>
+                <w:t xml:space="preserve">Chirality of internal metallic and semiconducting carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revathi Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00513.x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65, pp.161404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.161404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604353v1</w:t>
+                <w:t xml:space="preserve">hal-00012442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality of internal metallic and semiconducting carbon nanotubes</w:t>
+                <w:t xml:space="preserve">(Mg,Co)O Solid-Solution Precursors for the Large-Scale Synthesis of Carbon Nanotubes by Catalytic Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revathi Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Vaugien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (11), pp.2666-2669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00513.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.161404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00012442v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High specific surface area carbon nanotubes from catalytic chemical vapor deposition process</w:t>
               </w:r>
@@ -5739,51 +5739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Vaugien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, vol. 323, pp. 566-571. </w:t>
@@ -6022,51 +6022,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6160,51 +6160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6298,51 +6298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6703,51 +6703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969247v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3603741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.195433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moyano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neumayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123807" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00540A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02345433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Nechiyil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02025J" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Freire-Soler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nu&#241;ez Eroles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5287" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjue Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowen Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.06.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangkamon Baowan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Shi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzuo Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandakini Biswal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schilter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangpin Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manav Saxena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Luo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqiu You" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Wen Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo Ju Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minbok Jung" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yeon Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wontaek Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b08625" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12023g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J. Cox" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Hill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra08276e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.10.033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490956N7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guehenec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38964" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTR2Q3X8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiderdoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.049" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57464" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704928" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945548" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7XX6PZ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed Anwar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Bassil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.085418" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghandour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tinguely" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.045413" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juffmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beuneu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Juffmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuneu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1690" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapelkin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hubel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Dunstan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.233408" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tubery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199467" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02484478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Pizani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Jasinevicius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.45.7776" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bassil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barrau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1846136" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02484341v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Power" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.155436" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b312367g" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71F5AFB9144A78AEFCE04BDB803F1D369E5829EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02485289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hubel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-858-hh14.7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812639v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hubel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200405227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934740v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.095506" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955453v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Aloni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/5/1/131" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Vaugien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00513.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3N05R8X3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012442v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.161404" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)00558-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/562DFCC7D10533F76D95BC8A051B8C69AA6405D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757296v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54357-3_8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31107-9_24" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106289v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969247v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3603741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.195433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moyano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neumayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123807" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00540A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02345433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Luo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Nechiyil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02025J" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.06.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Freire-Soler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nu&#241;ez Eroles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5287" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjue Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowen Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangkamon Baowan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Shi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzuo Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandakini Biswal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schilter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangpin Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manav Saxena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Luo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqiu You" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Wen Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo Ju Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minbok Jung" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yeon Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wontaek Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b08625" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12023g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J. Cox" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Hill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra08276e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guehenec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38964" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTR2Q3X8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.10.033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490956N7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiderdoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.049" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57464" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704928" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945548" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7XX6PZ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed Anwar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Bassil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.085418" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghandour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tinguely" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.045413" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juffmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beuneu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Juffmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuneu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1690" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapelkin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hubel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Dunstan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.233408" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tubery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199467" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02484478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Pizani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Jasinevicius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.45.7776" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02484341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Power" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.155436" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481824v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bassil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barrau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1846136" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b312367g" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71F5AFB9144A78AEFCE04BDB803F1D369E5829EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02485289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hubel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-858-hh14.7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812639v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hubel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200405227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934740v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.095506" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955453v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Aloni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/5/1/131" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.161404" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604353v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Vaugien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00513.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3N05R8X3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)00558-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/562DFCC7D10533F76D95BC8A051B8C69AA6405D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757296v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54357-3_8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31107-9_24" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106289v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>