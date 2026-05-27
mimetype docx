--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -589,680 +589,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective reduction of quinoline over Rh-C 60 nanocatalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size‐controlled graphene‐based materials prepared by annealing of pitch‐based cokes: G band phonon line broadening effects due to high pressure, crystallite size, and merging with D′ band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhishan Luo</w:t>
+                <w:t xml:space="preserve">Andrei Sapelkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyuan Min</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CY02025J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (12), pp.1861-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345433v1</w:t>
+                <w:t xml:space="preserve">hal-02410773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size‐controlled graphene‐based materials prepared by annealing of pitch‐based cokes: G band phonon line broadening effects due to high pressure, crystallite size, and merging with D′ band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pillet</w:t>
+                <w:t xml:space="preserve">Chemoselective reduction of quinoline over Rh-C 60 nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhishan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Sapelkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+                <w:t xml:space="preserve">Divya Nechiyil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50 (12), pp.1861-1866. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (24), pp.6884-6898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.5723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CY02025J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410773v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stage of C 60 cation formation in superacids</w:t>
+                <w:t xml:space="preserve">Reversibility of defect formation during oxygen-assisted electron-beam-induced etching of graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tristant</w:t>
+                <w:t xml:space="preserve">Victor Freire-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berd</w:t>
+                <w:t xml:space="preserve">Marc Nuñez Eroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2018.06.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (2), pp.317 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865321v1</w:t>
+                <w:t xml:space="preserve">hal-01866089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of defect formation during oxygen-assisted electron-beam-induced etching of graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Freire-Soler</w:t>
+                <w:t xml:space="preserve">Raman Spectral Band Oscillations in Large Graphene Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Nuñez Eroles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Dujardin</w:t>
+                <w:t xml:space="preserve">Xianjue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baowen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (18), pp.13-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866089v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Spectral Band Oscillations in Large Graphene Bubbles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiao Wang</w:t>
+                <w:t xml:space="preserve">Initial stage of C 60 cation formation in superacids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianjue Chen</w:t>
+                <w:t xml:space="preserve">D. Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baowen Li</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Berd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 513, pp.13 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2018.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978330v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous approximation for interaction energy of adamantane encapsulated inside carbon nanotubes</w:t>
               </w:r>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Sapelkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (23), pp.234901. </w:t>
@@ -2365,319 +2365,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of twin screw extrusion on structural, electrical, and rheological properties in carbon nanotube poly-ether-ether-ketone nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform dispersion of nanotubes in thermoplastic polymer through thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tishkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Guehenec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria Tishkova</w:t>
+                <w:t xml:space="preserve">G. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dagréou</w:t>
+                <w:t xml:space="preserve">F. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Léonardi</w:t>
+                <w:t xml:space="preserve">B. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Derail</w:t>
+                <w:t xml:space="preserve">P. Cadaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 129 (5), pp.2527-2535. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.399 - 402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.38964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559917v1</w:t>
+                <w:t xml:space="preserve">hal-01895335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform dispersion of nanotubes in thermoplastic polymer through thermal annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of twin screw extrusion on structural, electrical, and rheological properties in carbon nanotube poly-ether-ether-ketone nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guehenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pont</w:t>
+                <w:t xml:space="preserve">Sylvie Dagréou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gautier</w:t>
+                <w:t xml:space="preserve">Frédéric Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cadaux</w:t>
+                <w:t xml:space="preserve">Christophe Derail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53, pp.399 - 402. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129 (5), pp.2527-2535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.10.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.38964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895335v1</w:t>
+                <w:t xml:space="preserve">hal-01559917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The preparation of carbon nanotube (CNT)/copper composites and the effect of the number of CNT walls on their hardness, friction and wear properties</w:t>
               </w:r>
@@ -2927,51 +2927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Sapelkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3566,51 +3566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Sapelkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tinguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,286 +3668,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman bands of double-wall carbon nanotubes : comparison with single- and triple-wall carbon nanotubes, and inﬂuence of annealing and electron irradiation</w:t>
+                <w:t xml:space="preserve">Ultraviolet photon absorption in single- and double-wall carbon nanotubes and peapods: Heating-induced phonon line broadening, wall coupling, and transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bassil</w:t>
+                <w:t xml:space="preserve">Frederic Puccianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revathi Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Juffmann</w:t>
+                <w:t xml:space="preserve">Cécile Arrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Beuneu</w:t>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 76, pp.054118-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.054118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287924v1</w:t>
+                <w:t xml:space="preserve">hal-00808164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet photon absorption in single- and double-wall carbon nanotubes and peapods: Heating-induced phonon line broadening, wall coupling, and transformation</w:t>
+                <w:t xml:space="preserve">Raman bands of double-wall carbon nanotubes : comparison with single- and triple-wall carbon nanotubes, and inﬂuence of annealing and electron irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Revathi Bacsa</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arrondo</w:t>
+                <w:t xml:space="preserve">A. Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">T. Juffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Beuneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.714</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808164v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman bands of double-wall carbon nanotubes: comparison with single- and triple-wall carbon nanotubes, and influence of annealing and electron irradiation</w:t>
               </w:r>
@@ -4459,295 +4459,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarities of the RBM and D Raman bands in double wall carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic detection of carbon nanotube interaction with amphiphilic molecules in epoxy resin composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Power</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.155436⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1846136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484341v1</w:t>
+                <w:t xml:space="preserve">hal-01481824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic detection of carbon nanotube interaction with amphiphilic molecules in epoxy resin composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similarities of the RBM and D Raman bands in double wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Landa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+                <w:t xml:space="preserve">J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Barrau</w:t>
+                <w:t xml:space="preserve">Ch. Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 97 (3), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Physical Review B, 7 (15), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1846136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.155436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481824v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCVD synthesis of carbon nanotubes from (Mg,Co,Mo)O catalysts: influence of the proportions of cobalt and molybdenum</w:t>
               </w:r>
@@ -5405,303 +5405,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality of internal metallic and semiconducting carbon nanotubes</w:t>
+                <w:t xml:space="preserve">(Mg,Co)O Solid-Solution Precursors for the Large-Scale Synthesis of Carbon Nanotubes by Catalytic Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revathi Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Vaugien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.161404⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (11), pp.2666-2669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00513.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012442v1</w:t>
+                <w:t xml:space="preserve">hal-03604353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Mg,Co)O Solid-Solution Precursors for the Large-Scale Synthesis of Carbon Nanotubes by Catalytic Chemical Vapor Deposition</w:t>
+                <w:t xml:space="preserve">Chirality of internal metallic and semiconducting carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revathi Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65, pp.161404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.161404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00513.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03604353v1</w:t>
+                <w:t xml:space="preserve">hal-00012442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High specific surface area carbon nanotubes from catalytic chemical vapor deposition process</w:t>
               </w:r>
@@ -5739,51 +5739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Vaugien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, vol. 323, pp. 566-571. </w:t>
@@ -6022,51 +6022,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6160,51 +6160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6298,51 +6298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6703,51 +6703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969247v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3603741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.195433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moyano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neumayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123807" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00540A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02345433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Luo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Nechiyil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02025J" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.06.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Freire-Soler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nu&#241;ez Eroles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5287" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjue Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowen Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangkamon Baowan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Shi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzuo Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandakini Biswal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schilter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangpin Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manav Saxena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Luo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqiu You" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Wen Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo Ju Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minbok Jung" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yeon Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wontaek Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b08625" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12023g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J. Cox" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Hill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra08276e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guehenec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38964" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTR2Q3X8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.10.033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490956N7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiderdoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.049" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57464" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704928" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945548" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7XX6PZ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed Anwar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Bassil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.085418" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghandour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tinguely" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.045413" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juffmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beuneu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Juffmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuneu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1690" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapelkin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hubel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Dunstan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.233408" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tubery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199467" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02484478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Pizani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Jasinevicius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.45.7776" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02484341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Power" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.155436" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481824v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bassil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barrau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1846136" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b312367g" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71F5AFB9144A78AEFCE04BDB803F1D369E5829EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02485289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hubel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-858-hh14.7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812639v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hubel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200405227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934740v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.095506" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955453v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Aloni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/5/1/131" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.161404" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604353v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Vaugien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00513.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3N05R8X3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)00558-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/562DFCC7D10533F76D95BC8A051B8C69AA6405D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757296v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54357-3_8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31107-9_24" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106289v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969247v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3603741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.195433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moyano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neumayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123807" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00540A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02345433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Nechiyil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02025J" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Freire-Soler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nu&#241;ez Eroles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5287" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjue Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowen Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.06.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangkamon Baowan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Shi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzuo Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandakini Biswal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schilter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangpin Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manav Saxena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Luo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqiu You" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Wen Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo Ju Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minbok Jung" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yeon Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wontaek Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b08625" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12023g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J. Cox" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Hill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra08276e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.10.033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490956N7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guehenec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38964" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTR2Q3X8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiderdoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.049" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57464" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704928" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945548" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7XX6PZ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed Anwar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Bassil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.085418" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghandour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tinguely" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.045413" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juffmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beuneu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Juffmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuneu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1690" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapelkin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hubel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Dunstan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.233408" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tubery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199467" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02484478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Pizani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Jasinevicius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.45.7776" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bassil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barrau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1846136" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02484341v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Power" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.155436" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b312367g" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71F5AFB9144A78AEFCE04BDB803F1D369E5829EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02485289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hubel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-858-hh14.7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812639v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hubel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200405227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934740v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.095506" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955453v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Aloni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/5/1/131" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Vaugien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00513.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3N05R8X3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012442v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.161404" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)00558-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/562DFCC7D10533F76D95BC8A051B8C69AA6405D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757296v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54357-3_8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31107-9_24" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106289v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>