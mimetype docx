--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1427,269 +1427,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing Mediterranean Basin through the lens of Mediterranean experts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco‐evolutionary optimality as a means to improve vegetation and land‐surface models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Marini</w:t>
+                <w:t xml:space="preserve">Sandy P. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Euro-Mediterranean Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (6), pp.2125-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158605v1</w:t>
+                <w:t xml:space="preserve">hal-03265200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐evolutionary optimality as a means to improve vegetation and land‐surface models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandy P. Harrison</w:t>
+                <w:t xml:space="preserve">The changing Mediterranean Basin through the lens of Mediterranean experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed El Rahman Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Euro-Mediterranean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.117-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265200v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen dynamics in cropping systems under Mediterranean climate: a systemic analysis</w:t>
               </w:r>
@@ -2025,51 +2025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizing principles for vegetation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy P Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,295 +2153,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of land cover change on ecosystem service supply in mountain systems: a case study in the Cantabrian Mountains (NW of Spain)</w:t>
+                <w:t xml:space="preserve">The impact of conservation farming practices on Mediterranean agro-ecosystem services provisioning—a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula García-Llamas</w:t>
+                <w:t xml:space="preserve">Heera Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse Geijzendorffer</w:t>
+                <w:t xml:space="preserve">Sven Lautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana P García-Nieto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Susana Suárez-Seoane</w:t>
+                <w:t xml:space="preserve">Ana Paula García-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (2), pp.529-542. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1419-2⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19, pp.2187-2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1447-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883998v1</w:t>
+                <w:t xml:space="preserve">hal-01981360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of conservation farming practices on Mediterranean agro-ecosystem services provisioning—a meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of land cover change on ecosystem service supply in mountain systems: a case study in the Cantabrian Mountains (NW of Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula García-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Geijzendorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heera Lee</w:t>
+                <w:t xml:space="preserve">Ana P García-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Lautenbach</w:t>
+                <w:t xml:space="preserve">Leonor Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula García-Nieto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+                <w:t xml:space="preserve">Susana Suárez-Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, pp.2187-2202. </w:t>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.529-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1447-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1419-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981360v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global change effects on land management in the Mediterranean region</w:t>
               </w:r>
@@ -2821,51 +2821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of urbanization around Mediterranean cities: changes in ecosystem service supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula García-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2949,1718 +2949,1718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and Food Security: From Trade-offs to Synergies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global scenarios for biodiversity need to better integrate climate and land use change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Egea</w:t>
+                <w:t xml:space="preserve">Nicolas Titeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joern Fischer</w:t>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lux</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+                <w:t xml:space="preserve">Adrian Regos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (5), pp.1257-1259. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (11), pp.1231-1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-017-1147-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527070v1</w:t>
+                <w:t xml:space="preserve">hal-01681581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways to bridge the biophysical realism gap in ecosystem services mapping approaches</w:t>
+                <w:t xml:space="preserve">Plant litter mixture partly mitigates the negative effects of extended drought on soil biota and litter decomposition in a Mediterranean oak forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Bayer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sven Lautenbach</w:t>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Ruiz-Frau</w:t>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (3), pp.801-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681569v1</w:t>
+                <w:t xml:space="preserve">hal-01520649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing inter-sectoral climate change risks: the role of ISIMIP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nigel W. Arnell</w:t>
+                <w:t xml:space="preserve">Biodiversity and Food Security: From Trade-offs to Synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristie L. Ebi</w:t>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Lotze-Campen</w:t>
+                <w:t xml:space="preserve">Joern Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Raes</w:t>
+                <w:t xml:space="preserve">Alexandra Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/12/1/010301⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.1257-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-017-1147-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681562v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant litter mixture partly mitigates the negative effects of extended drought on soil biota and litter decomposition in a Mediterranean oak forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathways to bridge the biophysical realism gap in ecosystem services mapping approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Proffit</w:t>
+                <w:t xml:space="preserve">Anita Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Lautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
+                <w:t xml:space="preserve">Ana Ruiz-Frau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12711⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.241-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520649v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive challenges for research in the changing Mediterranean environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing inter-sectoral climate change risks: the role of ISIMIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Rosenzweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel W. Arnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristie L. Ebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Lotze-Campen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Raes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41207-017-0038-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.010301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/12/1/010301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441636v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services in global sustainability policies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive challenges for research in the changing Mediterranean environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41207-017-0038-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.04.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01681621v1</w:t>
+                <w:t xml:space="preserve">hal-03441636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing the work of journal editors and reviewers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystem services in global sustainability policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cohen-Shacham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna F. Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-016-1094-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773379v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple process-led algorithms for simulating habitats (SPLASH v.1.0): robust indices of radiation, evapotranspiration and plant-available moisture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Stocker</w:t>
+                <w:t xml:space="preserve">Recognizing the work of journal editors and reviewers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Thomas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Ford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-10-689-2017⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-016-1094-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755235v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global scenarios for biodiversity need to better integrate climate and land use change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple process-led algorithms for simulating habitats (SPLASH v.1.0): robust indices of radiation, evapotranspiration and plant-available moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Titeux</w:t>
+                <w:t xml:space="preserve">I. Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Henle</w:t>
+                <w:t xml:space="preserve">Benjamin Stocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+                <w:t xml:space="preserve">Rebecca Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Regos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
+                <w:t xml:space="preserve">Rhys Whitley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (11), pp.1231-1234. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.689 - 708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-689-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681581v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling justice and attribution research to advance climate policy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biodiversity scenarios neglect future land-use changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Titeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Regos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NCLIMATE3104⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (7), pp.2505--2515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444653v1</w:t>
+                <w:t xml:space="preserve">hal-01444016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation in Amazonia impacts riverine carbon dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconciling justice and attribution research to advance climate policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Huggel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Wallimann-Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daithi Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-7-953-2016⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (10), pp.901-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NCLIMATE3104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444083v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean irrigation under climate change: more efficient irrigation needed to compensate for increases in irrigation water requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianela Fader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner von Bloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (2), pp.953--973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-20-953-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity scenarios neglect future land-use changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
+                <w:t xml:space="preserve">Deforestation in Amazonia impacts riverine carbon dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Langerwisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Walz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Rammig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Tietjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Thonicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (7), pp.2505--2515. </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.953--968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.13272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-7-953-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444016v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking local impacts to changes in climate: a guide to attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daithi Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Auffhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Huggel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4707,103 +4707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change increases riverine carbon outgassing, while export to the ocean remains uncertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Langerwisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Walz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Rammig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Tietjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Thonicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (3), pp.559-582. </w:t>
@@ -4926,308 +4926,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global distribution of observed climate change impacts</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">10 years later: revisiting priorities for science and society a decade after the millennium ecosystem assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena M. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R. Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nclimate2529⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755791v1</w:t>
+                <w:t xml:space="preserve">hal-02801412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 years later: revisiting priorities for science and society a decade after the millennium ecosystem assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global distribution of observed climate change impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53, </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.182-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nclimate2529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801412v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Mediterranean agro-ecosystems by including agricultural trees in the LPJmL model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianela Fader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner von Bloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5326,51 +5326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Thonicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5473,51 +5473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Thonicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35, pp.12-21. </w:t>
@@ -5555,51 +5555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking biodiversity, ecosystem services, and human well-being: three challenges for designing research for sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena M. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6085,1224 +6085,1224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge to detect and attribute effects of climate change on human and natural systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precipitation-driven decrease in wildfires in British Columbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Carey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Huggel</w:t>
+                <w:t xml:space="preserve">Andrea Meyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schmidtlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Thonicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-013-0873-6⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.165 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-012-0319-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755834v1</w:t>
+                <w:t xml:space="preserve">hal-01755833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel probabilistic risk analysis to determine the vulnerability of ecosystems to extreme climatic events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Beer</w:t>
+                <w:t xml:space="preserve">Spatial decoupling of agricultural production and consumption: quantifying dependences of countries on food imports due to domestic land and water constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianela Fader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Gerten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/1/015032⟩</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/1/014046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755862v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential effects of climate change on inundation patterns in the Amazon Basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can bioenergy cropping compensate high carbon emissions from large-scale deforestation of high latitudes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Brovkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-17-2247-2013⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.409 - 424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-4-409-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755832v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial decoupling of agricultural production and consumption: quantifying dependences of countries on food imports due to domestic land and water constraints</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The challenge to detect and attribute effects of climate change on human and natural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daithi Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Auffhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Huggel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/1/014046⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121 (2), pp.381 - 395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-013-0873-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755831v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can bioenergy cropping compensate high carbon emissions from large-scale deforestation of high latitudes?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Brovkin</w:t>
+                <w:t xml:space="preserve">A novel probabilistic risk analysis to determine the vulnerability of ecosystems to extreme climatic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Rammig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reichstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-4-409-2013⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/1/015032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755813v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation-driven decrease in wildfires in British Columbia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephen Taylor</w:t>
+                <w:t xml:space="preserve">Potential effects of climate change on inundation patterns in the Amazon Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Langerwisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Girardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Thonicke</w:t>
+                <w:t xml:space="preserve">Stefanie Rost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Gerten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poulter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Rammig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-012-0319-0⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (6), pp.2247 - 2262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-2247-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01755833v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global system for monitoring ecosystem service change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity and ecosystem services science for a sustainable planet: the DIVERSITAS vision for 2012–20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Larigauderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Prieur-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lonsdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Harold Mooney</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/bio.2012.62.11.7⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.101 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755871v1</w:t>
+                <w:t xml:space="preserve">hal-01755869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme fire events are related to previous-year surface moisture conditions in permafrost-underlain larch forests of Siberia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global system for monitoring ecosystem service change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Tallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Forkel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Beer</w:t>
+                <w:t xml:space="preserve">Harold Mooney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Andelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Balvanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Bartalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (11), pp.977 - 986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/bio.2012.62.11.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/7/4/044021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01755867v1</w:t>
+                <w:t xml:space="preserve">hal-01755871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and ecosystem services science for a sustainable planet: the DIVERSITAS vision for 2012–20</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme fire events are related to previous-year surface moisture conditions in permafrost-underlain larch forests of Siberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Mace</w:t>
+                <w:t xml:space="preserve">Matthias Forkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Thonicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Lonsdale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harold Mooney</w:t>
+                <w:t xml:space="preserve">Sergey Bartalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (1), pp.101 - 105. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2012.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/7/4/044021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755869v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projecting the future distribution of European potential natural vegetation zones with a generalized, tree species-based dynamic vegetation model</w:t>
               </w:r>
@@ -7574,2197 +7574,2197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal and external green-blue agricultural water footprints of nations, and related water and land savings through trade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dieter Gerten</w:t>
+                <w:t xml:space="preserve">Climate change risks for African agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thammer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">William Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Lotze-Campen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-15-1641-2011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (11), pp.4313 - 4315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1015078108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755872v1</w:t>
+                <w:t xml:space="preserve">hal-01755876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate hotspots: key vulnerable regions, climate change and limits to warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal and external green-blue agricultural water footprints of nations, and related water and land savings through trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianela Fader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Gerten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Hare</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jens Heinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Lotze-Campen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-010-0195-4⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (5), pp.1641 - 1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-15-1641-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755873v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change risks for African agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Müller</w:t>
+                <w:t xml:space="preserve">Climate hotspots: key vulnerable regions, climate change and limits to warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hermann Lotze-Campen</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (11), pp.4313 - 4315. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (S1), pp.1 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1015078108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-010-0195-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755876v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net biome production of the Amazon Basin in the 21st century</w:t>
+                <w:t xml:space="preserve">Robust dynamics of Amazon dieback to climate change with perturbed ecosystem model parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Poulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Aragao</w:t>
+                <w:t xml:space="preserve">Ed Hattermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Heyder</w:t>
+                <w:t xml:space="preserve">Ed Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlies Gumpenberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jens Heinke</w:t>
+                <w:t xml:space="preserve">Sönke Zaehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (7), pp.2062-2075. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02064.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 16 (9), pp.2476-2495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02157.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755890v1</w:t>
+                <w:t xml:space="preserve">hal-01755892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variation of trends in wildfire and summer drought in British Columbia, Canada, 1920–2000</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Estimating the risk of Amazonian forest dieback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Rammig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Jupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Thonicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Tietjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Heinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187 (3), pp.694 - 706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03318.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/WF09055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01755887v1</w:t>
+                <w:t xml:space="preserve">hal-01755893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of probability density functions for future South American rainfall</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Relationship between fire, climate oscillations, and drought in British Columbia, Canada, 1920-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Meyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Flannigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Thonicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03368.x⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.977 - 989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02061.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755884v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity targets after 2010</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Larigauderie</w:t>
+                <w:t xml:space="preserve">Net biome production of the Amazon Basin in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Poulter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Aragao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Heyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies Gumpenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Heinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2010.03.003⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (7), pp.2062-2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02064.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755886v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting pan-tropical climate change induced forest stock gains and losses—implications for REDD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Macey</w:t>
+                <w:t xml:space="preserve">Spatial variation of trends in wildfire and summer drought in British Columbia, Canada, 1920–2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Meyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schmidtlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Thonicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/5/1/014013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (3), pp.272-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF09055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755882v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the risk of Amazonian forest dieback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Development of probability density functions for future South American rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Jupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Rammig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Thonicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jens Heinke</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 187 (3), pp.694 - 706. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03318.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 187 (3), pp.682 - 693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03368.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755893v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between fire, climate oscillations, and drought in British Columbia, Canada, 1920-2000</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Thonicke</w:t>
+                <w:t xml:space="preserve">Biodiversity targets after 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Larigauderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02061.x⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1-2), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2010.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01755888v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust dynamics of Amazon dieback to climate change with perturbed ecosystem model parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting pan-tropical climate change induced forest stock gains and losses—implications for REDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies Gumpenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Vohland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Heyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Poulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephen Sitch</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Macey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02157.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/5/1/014013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01755892v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Sensitivity of the Seasonal Cycle of GPP to Dynamic LAI and Soil Depths in Tropical Rainforests</w:t>
+                <w:t xml:space="preserve">Satellite remote sensing of tropical forest canopies and their seasonal dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Poulter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ursula Heyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12 (4), pp.517 - 533. </w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (24), pp.6575 - 6590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-009-9238-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01431160903242005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757146v1</w:t>
+                <w:t xml:space="preserve">hal-01757144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Assessment of changes in the thermohaline circulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the Sensitivity of the Seasonal Cycle of GPP to Dynamic LAI and Soil Depths in Tropical Rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Poulter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Heyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-009-9561-y⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (4), pp.517 - 533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-009-9238-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755894v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite remote sensing of tropical forest canopies and their seasonal dynamics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Integrated Assessment of changes in the thermohaline circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhlbrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Rahmstorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Zickfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frode Bendiksen Vikebø</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svein Sundby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (24), pp.6575 - 6590. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (4), pp.489 - 537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01431160903242005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-009-9561-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757144v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelled effects of precipitation on ecosystem carbon and water dynamics in different climatic zones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A spatially explicit and quantitative vulnerability assessment of ecosystem service change in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiqi Luo</w:t>
+                <w:t xml:space="preserve">Marc J. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+                <w:t xml:space="preserve">Dagmar Schröter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Parton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rik Leemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (3), pp.91 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-008-0044-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01651.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757149v1</w:t>
+                <w:t xml:space="preserve">hal-01757162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially explicit and quantitative vulnerability assessment of ecosystem service change in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelled effects of precipitation on ecosystem carbon and water dynamics in different climatic zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Gerten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc J. Metzger</w:t>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmar Schröter</w:t>
+                <w:t xml:space="preserve">William Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik Leemans</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cindy Keough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (3), pp.91 - 107. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.2365 - 2379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-008-0044-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01651.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757162v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeled interactive effects of precipitation, temperature, and [CO 2 ] on ecosystem carbon and water dynamics in different climatic zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Gerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensheng Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9999,77 +9999,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalle Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Zaehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibyll Schaphoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Lucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (3), pp.679-706. </w:t>
@@ -10119,77 +10119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of changes in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, climate, and land use on the carbon balance of the land biosphere during the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Eickhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Zaehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10253,51 +10253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected changes in terrestrial carbon storage in Europe under climate and land-use change, 1990–2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Zaehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10477,77 +10477,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of age-related decline in forest NPP for modeling regional carbon balances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Zaehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jari Liski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10611,103 +10611,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative impact of climatic and nonclimatic factors on global terrestrial carbon and water cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Lotze-Campen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Lucht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (4), pp.n/a - n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10754,77 +10754,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial biosphere carbon storage under alternative climate projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibyll Schaphoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Lucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Gerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10887,51 +10887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term trends in vegetation dynamics and forest fires in Brandenburg (Germany) under a changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Thonicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10990,90 +10990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial vegetation redistribution and carbon balance under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Lucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibyll Schaphoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Erbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Heyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11114,485 +11114,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem service supply and vulnerability to global change in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dagmar Schröter</w:t>
+                <w:t xml:space="preserve">Hydrologic resilience of the terrestrial biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Gerten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibyll Schaphoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miguel B. Araújo</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1115233⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL024247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757264v1</w:t>
+                <w:t xml:space="preserve">hal-01757243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature sensitivity of decomposition in relation to soil organic matter pools: critique and outlook</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.-D. Schulze</w:t>
+                <w:t xml:space="preserve">Ecosystem service supply and vulnerability to global change in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Schröter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Leemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Colin Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel B. Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-2-317-2005⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 310 (5752), pp.1333 - 1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1115233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330312v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic resilience of the terrestrial biosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hickler</w:t>
+                <w:t xml:space="preserve">Temperature sensitivity of decomposition in relation to soil organic matter pools: critique and outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reichstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kätterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Andrén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-D. Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 32 (21), </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (4), pp.317-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005GL024247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-2-317-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757243v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of land cover changes for atmospheric CO2 increase and climate change during the last 150 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Brovkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner von Bloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Claussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11695,51 +11695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibyll Schaphoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Lucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11936,77 +11936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ecosystem dynamics, plant geography and terrestrial carbon cycling in the LPJ dynamic global vegetation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12121,64 +12121,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Brubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary E Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy P. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108 (D19), </w:t>
@@ -12242,64 +12242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy H Bigelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy P. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bartlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12344,290 +12344,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic control of the high-latitude vegetation greening trend and Pinatubo effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating fire regimes in human-dominated ecosystems: Iberian Peninsula case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranga B Myneni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Sergey Venevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Thonicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (10), pp.984 - 998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2486.2002.00528.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1071828⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757611v1</w:t>
+                <w:t xml:space="preserve">hal-01757649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating fire regimes in human-dominated ecosystems: Iberian Peninsula case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climatic control of the high-latitude vegetation greening trend and Pinatubo effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Colin Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Venevsky</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Ranga B Myneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2486.2002.00528.x⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 296 (5573), pp.1687-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1071828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757649v1</w:t>
+                <w:t xml:space="preserve">hal-01757611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global response of terrestrial ecosystem structure and function to CO2 and climate change: results from six dynamic global vegetation models</w:t>
               </w:r>
@@ -12652,51 +12652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ian Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Betts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12759,77 +12759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of fire disturbance for global vegetation dynamics: coupling fire into a Dynamic Global Vegetation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Thonicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Venevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13016,1239 +13016,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling issues in forest succession modelling</w:t>
+                <w:t xml:space="preserve">Geographic patterns and dynamics of Alaskan climate interpolated from a sparse station record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Bugmann</w:t>
+                <w:t xml:space="preserve">Michael Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Lindner</w:t>
+                <w:t xml:space="preserve">F. Stuart Chapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Lasch</w:t>
+                <w:t xml:space="preserve">Gary Hufford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Flechsig</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Serreze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6 (S1), pp.49 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2486.2000.06008.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1005603011956⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757660v1</w:t>
+                <w:t xml:space="preserve">hal-01757662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the vegetation of China using the process-based equilibrium terrestrial biosphere model BIOME3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling issues in forest succession modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Ni</w:t>
+                <w:t xml:space="preserve">Marcus Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Sykes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Petra Lasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Flechsig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2699.2000.00206.x⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44 (3), pp.265 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1005603011956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757666v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating dynamic vegetation cover within global climate models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the vegetation of China using the process-based equilibrium terrestrial biosphere model BIOME3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Heil Costa</w:t>
+                <w:t xml:space="preserve">Jian Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sykes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (6), pp.1620-1632. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9 (6), pp.463-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/1051-0761(2000)010[1620:IDVCWG]2.0.CO;2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2699.2000.00206.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757664v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic patterns and dynamics of Alaskan climate interpolated from a sparse station record</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporating dynamic vegetation cover within global climate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Stuart Chapin</w:t>
+                <w:t xml:space="preserve">Jonathan Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Levis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Heil Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark Serreze</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2486.2000.06008.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (6), pp.1620-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/1051-0761(2000)010[1620:IDVCWG]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01757662v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical climates at the Last Glacial Maximum: a new synthesis of terrestrial palaeoclimate data. I. Vegetation, lake levels and geochemistry</w:t>
+                <w:t xml:space="preserve">Comparing global models of terrestrial net primary productivity (NPP): overview and key results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandy P Harrison</w:t>
+                <w:t xml:space="preserve">D. Kicklighter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Colin Prentice</w:t>
+                <w:t xml:space="preserve">A. Schloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Guiot</w:t>
+                <w:t xml:space="preserve">J. Kaduk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003820050317⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (S1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2486.1999.00009.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457630v1</w:t>
+                <w:t xml:space="preserve">hal-01757668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing the surface of our planet - results from studies of the global ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 8 (5), pp.363 - 365. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2699.1999.00177.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial NPP: Toward a consistent data set for global model evaluation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropical climates at the Last Glacial Maximum: a new synthesis of terrestrial palaeoclimate data. I. Vegetation, lake levels and geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Parton</w:t>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy P Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prince</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I Colin Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/1051-0761(1999)009[0913:TNTACD]2.0.CO;2⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15 (11), pp.823-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003820050317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757677v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for a fire module in dynamic global vegetation models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Fosberg</w:t>
+                <w:t xml:space="preserve">Terrestrial NPP: Toward a consistent data set for global model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scurlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Gardner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Parton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prince</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF99007⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (3), pp.913-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/1051-0761(1999)009[0913:TNTACD]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757674v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing global models of terrestrial net primary productivity (NPP): overview and key results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy for a fire module in dynamic global vegetation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kaduk</w:t>
+                <w:t xml:space="preserve">Michael Fosberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Brovkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. David Mcguire</w:t>
+                <w:t xml:space="preserve">Rich Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2486.1999.00009.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF99007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01757668v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the behaviour of forest gap models along drought gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14441,90 +14441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional impacts of climatic change on forests in the state of Brandenburg, Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Lasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Flechsig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14577,259 +14577,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioclimatic model for the potential distributions of North European tree species under present and future climates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Colin Prentice</w:t>
+                <w:t xml:space="preserve">Application of a forest succession model to a continentality gradient through Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Lasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00224630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2699.1996.d01-221.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788288v1</w:t>
+                <w:t xml:space="preserve">hal-01788285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a forest succession model to a continentality gradient through Central Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petra Lasch</w:t>
+                <w:t xml:space="preserve">A bioclimatic model for the potential distributions of North European tree species under present and future climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin T. Sykes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 34 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 23 (2), pp.203-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00224630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2699.1996.d01-221.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788285v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global vegetation models: incorporating transient changes to structure and composition</w:t>
               </w:r>
@@ -14854,51 +14854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Plöchl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 7 (3), pp.321 - 328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14938,317 +14938,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling global models of vegetation structure and ecosystem processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Plöchl</w:t>
+                <w:t xml:space="preserve">Modelling present and potential future ranges of some European higher plants using climate response surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Huntley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela M. Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 22 (6), pp.967-1001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788296v1</w:t>
+                <w:t xml:space="preserve">hal-01788291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible impacts of global warming on tundra and boreal forest ecosystems: Comparison of some biogeochemical models</w:t>
+                <w:t xml:space="preserve">Coupling global models of vegetation structure and ecosystem processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Plöchl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 47 (1-2), pp.240-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/tellusb.v47i1-2.16044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/2845979⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01788293v1</w:t>
+                <w:t xml:space="preserve">hal-01788296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling present and potential future ranges of some European higher plants using climate response surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pamela M. Berry</w:t>
+                <w:t xml:space="preserve">Possible impacts of global warming on tundra and boreal forest ecosystems: Comparison of some biogeochemical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Plöchl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.P. Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 22 (6), pp.967-1001</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 22 (4-5), pp.775-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/2845979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788291v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global terrestrial carbon cycle</w:t>
               </w:r>
@@ -15273,51 +15273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rik Leemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Neilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15380,64 +15380,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation model for the transient effects of climate change on forest landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sykes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15509,64 +15509,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction of climate and land use in future terrestrial carbon storage and release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rik Leemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15707,90 +15707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global biome model based on plant physiology and dominance, soil properties and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rik Leemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Monserud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15841,64 +15841,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The possible dynamic response of Northern forests to global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sykes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16239,51 +16239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of regional soil moisture deficits on a European scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 42 (2-3), pp.149 - 151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16904,221 +16904,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience, irréversibilités et incertitudes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité et climat : la rencontre entre la politique et la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire Biodiversité, Ecologie, Economie et Droit, Mission pour l’interdisciplinarité CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Oléron, France. pp.23-33</w:t>
+              <w:t xml:space="preserve">26èmes Journées Scientifiques de l'Environnement - Déclin de la biodiversité, peut-on inverser la tendance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01115166v1</w:t>
+                <w:t xml:space="preserve">hal-03201371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et climat : la rencontre entre la politique et la science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résilience, irréversibilités et incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Scientifiques de l'Environnement - Déclin de la biodiversité, peut-on inverser la tendance ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Créteil, France</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire Biodiversité, Ecologie, Economie et Droit, Mission pour l’interdisciplinarité CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Oléron, France. pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201371v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What really means “local” and “global”? The meaning of scale for observations of environmental change</w:t>
               </w:r>
@@ -17257,51 +17257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
@@ -17689,51 +17689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17808,260 +17808,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The IPCC Experience and Lessons for IPBES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Quijas</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Michele Walters; Robert J. Scholes. </w:t>
+                <w:t xml:space="preserve">Daniel Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Hrabansky; Denis Pesche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The GEO Handbook on Biodiversity Observation Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-27288-7_3⟩</w:t>
+              <w:t xml:space="preserve">The Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES): Meeting the Challenges of Biodiversity Conservation and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.71-87, 2017, Routledge Studies in Biodiversity Politics and Management, 9781138121256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315651095-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141585v1</w:t>
+                <w:t xml:space="preserve">halshs-01444053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IPCC Experience and Lessons for IPBES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystem Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Balvanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Quijas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Karp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Compagnon</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Marie Hrabansky; Denis Pesche. </w:t>
+                <w:t xml:space="preserve">Neville Ash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michele Walters; Robert J. Scholes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES): Meeting the Challenges of Biodiversity Conservation and Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.71-87, 2017, Routledge Studies in Biodiversity Politics and Management, 9781138121256. </w:t>
+              <w:t xml:space="preserve">The GEO Handbook on Biodiversity Observation Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.39-78, 2017, 978-3-319-27286-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781315651095-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27288-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01444053v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une écologie globale</w:t>
               </w:r>
@@ -18771,51 +18771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Marini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MedECC. 2020, 632pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19100,51 +19100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Lionello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Fant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Tosi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39108-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed El Rahman Hassoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Merheb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07858-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schuerch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Kiesel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Guelmami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wolff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02099-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05433359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rivera Ferre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel Monem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Abu Hatab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-025-00308-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deprez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Dooley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Williamson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj6171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04171966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1219-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zittis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almazroui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021rg000762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03881238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Norstr&#246;m" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bina Agarwal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baptiste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bennett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2022.2133173" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03158605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03265200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Franklin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17558" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03265203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lassaletta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanz-Cobena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguilera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quemada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac002c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02927830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Herve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fader" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01675-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E. Farrior" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0655-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01883998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Llamas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Calvo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Su&#225;rez-Seoane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1419-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01981360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heera Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Lautenbach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1447-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Malek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Verburg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2018.04.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0299-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seppelt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Vaclavik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aadc45" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Bar&#243;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.082" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527070v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Fischer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1147-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681569v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bayer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ruiz-Frau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Rosenzweig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W. Arnell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie L. Ebi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Lotze-Campen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Raes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/12/1/010301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01520649v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03441636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-017-0038-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cohen-Shacham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F. Cord" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.04.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ford" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-1094-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Davis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stocker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Whitley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-689-2017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Titeux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Regos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12624" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444653v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huggel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Wallimann-Helmer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daithi Stone" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE3104" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444083v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langerwisch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Walz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rammig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Tietjen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Thonicke" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-7-953-2016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Shi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner von Bloh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-953-2016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13272" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444662v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hansen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Auffhammer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0760-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-7-559-2016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah5015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755791v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2529" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-3545-2015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Frank" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12916" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444833v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Karp" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Tallis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sachse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Halpern" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2015.07.014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444825v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpina Begossi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Cundill" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.03.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755811v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Pagel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Anderson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank O'Hara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fox" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12221" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755803v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hoffmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Penner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Vohland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Doubleday" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.6.6498" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balkovic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Cameron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6357-2014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755834v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Carey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0873-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755862v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/1/015032" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rost" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Gerten" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2247-2013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krause" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lucht" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/1/014046" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755813v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dass" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-4-409-2013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755833v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Meyn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidtlein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Taylor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Girardin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0319-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DVK4JQ5S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755871v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mooney" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Andelman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2012.62.11.7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755867v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Forkel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bartalev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/4/044021" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755869v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larigauderie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prieur-Richard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Mace" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lonsdale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2012.01.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755868v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hickler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Feehan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00613.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24T961TL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755866v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Carpenter" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Folke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof Olsson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisen Schultz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2012.01.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F1V5GHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755872v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thammer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Heinke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-1641-2011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hare" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Schaeffer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Battaglini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Jaeger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0195-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755876v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1015078108" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Aragao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Heyder" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Gumpenberger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02064.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGK85J01-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755887v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09055" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755884v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jupp" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cox" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03368.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755886v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faith" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.03.003" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755882v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Macey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/5/1/014013" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755893v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03318.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755888v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Flannigan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02061.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/725928E36CDA97800DA6CF249E7795C1401B4CF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755892v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hattermann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hawkins" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Zaehle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02157.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1QZND9D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757146v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-009-9238-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDKG19FC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755894v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhlbrodt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rahmstorf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Zickfeld" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Bendiksen Vikeb&#248;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Sundby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9561-y" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757144v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903242005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757149v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Luo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Keough" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01651.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3FJ5XN7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757162v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J. Metzger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Schr&#246;ter" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Leemans" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-008-0044-x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LGCZ3948-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757161v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ensheng Weng" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01629.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A2F883BC0BF43AE86C48EDF47EC748EE5233A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757184v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Running" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01224.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB51HL4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757164v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalle Smith" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibyll Schaphoff" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01305.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4L4JJWXG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757177v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Eickhout" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JG000388" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757189v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Carter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Erhard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9028-9" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZN3LXPNL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757190v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0610075103" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757238v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Liski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/1051-0761(2006)016[1555:TIOADI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757195v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002742" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-9002-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JPWSP3L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757198v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-005-8639-8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5917A360FEDC75353D0C45B492FE60871755ACB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757194v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Erbrecht" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-0680-1-6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757264v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Colin Prentice" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel B. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1115233" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330312v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K&#228;tterer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;n" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-D. Schulze" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-317-2005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757243v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024247" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757266v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claussen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00812.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757267v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2003.1428" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757270v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Huntley" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Green" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Collingham" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hill" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Willis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2004.00598.x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7L60LM3B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757605v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2486.2003.00569.x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/167388248CF1AEEEB303E3012B0630CC913B5759/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757591v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bigelow" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Brubaker" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E Edwards" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002558" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757601v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaplan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy H Bigelow" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bartlein" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002559" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757611v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga B Myneni" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1071828" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757649v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Venevsky" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2486.2002.00528.x" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F361DEEE43B9EADCBCC17762D2EA277FF071EB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757651v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ian Woodward" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Betts" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2486.2001.00383.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDGWKG9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757654v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1466-822x.2001.00175.x" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H95LQSXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757652v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Schimel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna I. House" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hibbard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35102500" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757660v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lindner" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lasch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flechsig" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Ebert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005603011956" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GTMJ6ZS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757666v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ni" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.2000.00206.x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72C13504C61D5B44AE762E17E94F26BCB7B77F9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757664v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Foley" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Levis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Heil Costa" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pollard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/1051-0761(2000)010[1620:IDVCWG]2.0.CO;2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757662v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fleming" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stuart Chapin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hufford" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Serreze" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2486.2000.06008.x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SVS1PWB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457630v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Colin Prentice" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820050317" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757670v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whittaker" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00177.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757677v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scurlock" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olson" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Parton" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prince" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/1051-0761(1999)009[0913:TNTACD]2.0.CO;2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757674v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fosberg" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Fleming" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gardner" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF99007" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757668v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kicklighter" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schloss" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaduk" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David Mcguire" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2486.1999.00009.x" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9M579NQ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757678v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(97)00217-X" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W3V68N7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757683v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Ciais" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ehleringer" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Farquhar" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.280.5368.1393" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788283v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(96)02381-7" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EBD2E2F23F30C482409128608E09D7DA762E6FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788288v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Sykes" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1996.d01-221.x" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV9HQ08Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788285v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00224630" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-C6TMGNLB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788286v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Steffen" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pl&#246;chl" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3236275" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B9W9Q3N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788296v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v47i1-2.16044" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788293v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2845979" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788291v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela M. Berry" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mcdonald" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788303v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Smith" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dixon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neilson" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01104986" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-3WJNN6XX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788301v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3800(93)90126-D" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ4XWWLW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788305v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Solomon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01105024" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-JVTQSPGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788300v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen M. Solomon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788308v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Monserud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2845499" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788311v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2997426" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788315v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Christophersen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Jones" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788318v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Prentice" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2261114" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788321v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Skarpe" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hytteborn" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788323v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291958808552193" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788326v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00038697" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Z10757HX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758327v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.1985.tb01178.x" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05590586v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024537v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962496v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35257.62565" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115166v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201371v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617826v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737804v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689168v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Bremberg" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dess&#236;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fusco" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iai.it/sites/default/files/iairs_9.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198766v3" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios T. Vafeidis" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer A. Abdulla" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s S Brotons" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J Ludwig" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7101119" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03107451v2" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Azzopardi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario V Balzan" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medecc.org/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5513887" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141585v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Quijas" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Karp" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Ash" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27288-7_3" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444053v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315651095-12" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259496v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04689396v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Selby" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hulme" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.06.009" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007073v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01934079v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672459v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209218v2" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918310v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Lionello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Fant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Tosi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39108-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed El Rahman Hassoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Merheb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07858-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schuerch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Kiesel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Guelmami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wolff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02099-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05433359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rivera Ferre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel Monem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Abu Hatab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-025-00308-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deprez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Dooley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Williamson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj6171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04171966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1219-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zittis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almazroui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021rg000762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03881238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Norstr&#246;m" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bina Agarwal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baptiste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bennett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2022.2133173" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03265200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Franklin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17558" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03158605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03265203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lassaletta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanz-Cobena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguilera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quemada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac002c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02927830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Herve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fader" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01675-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E. Farrior" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0655-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01981360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heera Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Lautenbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1447-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01883998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Llamas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Calvo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Su&#225;rez-Seoane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1419-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Malek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Verburg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2018.04.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0299-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seppelt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Vaclavik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aadc45" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Bar&#243;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.082" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Titeux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Regos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12624" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01520649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12711" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Fischer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1147-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bayer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ruiz-Frau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681562v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Rosenzweig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W. Arnell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie L. Ebi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Lotze-Campen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Raes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/12/1/010301" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03441636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-017-0038-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cohen-Shacham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F. Cord" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.04.017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ford" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-1094-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Davis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stocker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Thomas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Whitley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-689-2017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13272" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444653v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huggel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Wallimann-Helmer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daithi Stone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE3104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Shi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner von Bloh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-953-2016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langerwisch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Walz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rammig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Tietjen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Thonicke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-7-953-2016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444662v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hansen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Auffhammer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0760-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-7-559-2016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah5015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2529" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-3545-2015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Frank" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12916" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444833v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Karp" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Tallis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sachse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Halpern" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2015.07.014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444825v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpina Begossi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Cundill" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.03.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755811v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Pagel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Anderson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank O'Hara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fox" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12221" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755803v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hoffmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Penner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Vohland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Doubleday" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.6.6498" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balkovic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Cameron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6357-2014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755833v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Meyn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidtlein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Taylor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Girardin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0319-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DVK4JQ5S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755831v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Gerten" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krause" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lucht" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/1/014046" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dass" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-4-409-2013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755834v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Carey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0873-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755862v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/1/015032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rost" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2247-2013" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larigauderie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prieur-Richard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Mace" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lonsdale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mooney" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2012.01.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755871v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Andelman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2012.62.11.7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755867v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Forkel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bartalev" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/4/044021" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755868v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hickler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Feehan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00613.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24T961TL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755866v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Carpenter" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Folke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof Olsson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisen Schultz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2012.01.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F1V5GHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755876v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hare" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1015078108" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755872v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thammer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Heinke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-1641-2011" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755873v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Schaeffer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Battaglini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Jaeger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0195-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755892v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hattermann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hawkins" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Zaehle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02157.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1QZND9D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755893v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jupp" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03318.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755888v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Flannigan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02061.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/725928E36CDA97800DA6CF249E7795C1401B4CF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755890v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Aragao" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Heyder" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Gumpenberger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02064.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGK85J01-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755887v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09055" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755884v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cox" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03368.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755886v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faith" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.03.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755882v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Macey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/5/1/014013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757144v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903242005" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-009-9238-4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDKG19FC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755894v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhlbrodt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rahmstorf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Zickfeld" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Bendiksen Vikeb&#248;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Sundby" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9561-y" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757162v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J. Metzger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Schr&#246;ter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Leemans" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-008-0044-x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LGCZ3948-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757149v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Luo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parton" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Keough" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01651.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3FJ5XN7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757161v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ensheng Weng" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01629.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A2F883BC0BF43AE86C48EDF47EC748EE5233A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757184v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Running" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01224.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB51HL4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757164v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalle Smith" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibyll Schaphoff" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01305.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4L4JJWXG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757177v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Eickhout" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JG000388" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757189v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Carter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Erhard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9028-9" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZN3LXPNL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757190v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0610075103" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757238v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Liski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/1051-0761(2006)016[1555:TIOADI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757195v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002742" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-9002-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JPWSP3L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757198v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-005-8639-8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5917A360FEDC75353D0C45B492FE60871755ACB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757194v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Erbrecht" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-0680-1-6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757243v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024247" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757264v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Colin Prentice" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel B. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1115233" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330312v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K&#228;tterer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;n" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-D. Schulze" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-317-2005" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757266v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claussen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00812.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757267v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2003.1428" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757270v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Huntley" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Green" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Collingham" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hill" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Willis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2004.00598.x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7L60LM3B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757605v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2486.2003.00569.x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/167388248CF1AEEEB303E3012B0630CC913B5759/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757591v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bigelow" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Brubaker" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E Edwards" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002558" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757601v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaplan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy H Bigelow" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bartlein" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002559" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757649v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Venevsky" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2486.2002.00528.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F361DEEE43B9EADCBCC17762D2EA277FF071EB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757611v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga B Myneni" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1071828" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757651v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ian Woodward" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Betts" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2486.2001.00383.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDGWKG9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757654v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1466-822x.2001.00175.x" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H95LQSXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757652v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Schimel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna I. House" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hibbard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35102500" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757662v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fleming" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stuart Chapin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hufford" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Serreze" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2486.2000.06008.x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SVS1PWB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757660v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lindner" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lasch" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flechsig" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Ebert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005603011956" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GTMJ6ZS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757666v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ni" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.2000.00206.x" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72C13504C61D5B44AE762E17E94F26BCB7B77F9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757664v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Foley" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Levis" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Heil Costa" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pollard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/1051-0761(2000)010[1620:IDVCWG]2.0.CO;2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757668v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kicklighter" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schloss" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaduk" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David Mcguire" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2486.1999.00009.x" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9M579NQ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757670v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whittaker" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00177.x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457630v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Colin Prentice" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820050317" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757677v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scurlock" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olson" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Parton" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prince" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/1051-0761(1999)009[0913:TNTACD]2.0.CO;2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757674v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fosberg" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Fleming" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gardner" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF99007" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757678v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(97)00217-X" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W3V68N7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757683v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Ciais" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ehleringer" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Farquhar" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.280.5368.1393" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788283v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(96)02381-7" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EBD2E2F23F30C482409128608E09D7DA762E6FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788285v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00224630" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-C6TMGNLB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788288v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Sykes" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1996.d01-221.x" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV9HQ08Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788286v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Steffen" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pl&#246;chl" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3236275" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B9W9Q3N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788291v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela M. Berry" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mcdonald" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788296v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v47i1-2.16044" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788293v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2845979" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788303v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Smith" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dixon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neilson" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01104986" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-3WJNN6XX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788301v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3800(93)90126-D" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ4XWWLW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788305v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Solomon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01105024" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-JVTQSPGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788300v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen M. Solomon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788308v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Monserud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2845499" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788311v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2997426" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788315v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Christophersen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Jones" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788318v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Prentice" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2261114" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788321v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Skarpe" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hytteborn" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788323v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291958808552193" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788326v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00038697" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Z10757HX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758327v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.1985.tb01178.x" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05590586v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024537v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962496v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35257.62565" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201371v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115166v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617826v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737804v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689168v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Bremberg" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dess&#236;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fusco" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iai.it/sites/default/files/iairs_9.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198766v3" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios T. Vafeidis" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer A. Abdulla" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s S Brotons" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J Ludwig" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7101119" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03107451v2" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Azzopardi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario V Balzan" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medecc.org/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5513887" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444053v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315651095-12" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141585v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Quijas" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Karp" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Ash" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27288-7_3" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259496v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04689396v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Selby" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hulme" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.06.009" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007073v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01934079v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672459v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209218v2" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918310v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>