--- v0 (2026-04-07)
+++ v1 (2026-05-08)
@@ -66,807 +66,937 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell metabolism</w:t>
+                <w:t xml:space="preserve">Benefit and cost of a protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Delattre</w:t>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elad Noor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Sauro</w:t>
+                <w:t xml:space="preserve">Kirill Sechkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orkun Soyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diana Széliová</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Principles in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The Economic Cell Collective, 2025, </w:t>
+              <w:t xml:space="preserve">, Zenodo, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8156823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17955349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195020v1</w:t>
+                <w:t xml:space="preserve">hal-05570055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic flux distributions</w:t>
+                <w:t xml:space="preserve">Cell metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daan de Groot</w:t>
+                <w:t xml:space="preserve">Hadrien Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elad Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mahout</w:t>
+                <w:t xml:space="preserve">Herbert Sauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ruckerbauer</w:t>
+                <w:t xml:space="preserve">Orkun Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Principles in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8156386⟩</w:t>
+              <w:t xml:space="preserve">, The Economic Cell Collective, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8156823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195021v1</w:t>
+                <w:t xml:space="preserve">hal-05195020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of metabolic states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic flux distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Kremling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elad Noor</w:t>
+                <w:t xml:space="preserve">Maxime Mahout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meike Wortel</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ruckerbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Principles in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8164468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8156386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172128v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The enzyme cost of metabolic fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of metabolic states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kremling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elad Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Wortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Economic Cell Collective. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Principles in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economic Cell Collective</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8154381⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8164468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172121v2</w:t>
+                <w:t xml:space="preserve">hal-04172128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource allocation in complex cell models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The enzyme cost of metabolic fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elad Noor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Economic Cell Collective. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Principles in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economic Cell Collective</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8156647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8154381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172144v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Resource allocation in complex cell models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dourado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranas Grigaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elad Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The Economic Cell Collective. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Principles in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Economic Cell Collective</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8156647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172144v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traces and Frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyyne Claudia Pollmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">tracelation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives Book</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-3-943620-61-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -876,294 +1006,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Metabolic Homeostasis and Enzyme Cost with Multi-Objective Evolutionary Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Inferring Reaction Elasticities from Metabolic Correlations in Cells Through Multi-objective Evolutionary Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lequertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3712255.3726597⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.323-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-90062-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220393v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Reaction Elasticities from Metabolic Correlations in Cells Through Multi-objective Evolutionary Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Balancing Metabolic Homeostasis and Enzyme Cost with Multi-Objective Evolutionary Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lequertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-90062-4_20⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.855-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3712255.3726597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056748v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How mammals adapt their breath to body activity – and how this depends on body size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.100005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.mcb.100005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1173,655 +1303,655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Reaction Elasticities from Metabolic Correlations in Cells through Multi-objective Evolutionary Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Balancing Metabolic Homeostasis and Enzyme Cost with Multi-Objective Evolutionary Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lequertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoStar 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">GECCO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Malaga, Espagne, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085279v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Metabolic Homeostasis and Enzyme Cost with Multi-Objective Evolutionary Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Inferring Reaction Elasticities from Metabolic Correlations in Cells through Multi-objective Evolutionary Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lequertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Malaga, Espagne, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">EvoStar 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195025v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Transmission Through State Perturbations in Metabolic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lequertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMTB 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toledo (ESP), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity Reduction by Symmetry: Uncovering the minimal regulatory network for logical computation in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis A Álvarez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Leifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán A. Makse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Québec City, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information transmission through state perturbations in metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lequertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMB-ECCB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rbatools -a programming interface to cellular resource allocation modelling with Resource Balance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Bodeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Pathway Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme economy in metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1831,165 +1961,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Principles in Cell Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Weisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kremling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economic Cell Collective</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-285, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8156386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1999,152 +2129,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Mechanics and the emergence of metabolic oscillations in growing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dourado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chilperic Armel Foko Kuate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal enzyme profiles in unbranched metabolic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elad Noor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2153,912 +2283,912 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibration symmetry uncovers minimal regulatory networks for logical computation in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis A. Álvarez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Leifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán A. Makse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Metabolic Networks: enabling neural computation with metabolic networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BioSimulators: a central registry of simulation engines and services for recommending specific tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Shaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gnaneswara Marupilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613655v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioSimulators: a central registry of simulation engines and services for recommending specific tools</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial Metabolic Networks: enabling neural computation with metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613651v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural thermokinetic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Mechanics: General principles of optimal cellular resource allocation in balanced growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dourado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Ebenhoeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ObjTables: structured spreadsheets that promote data quality, reuse, and integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan R Karr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur P Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John a P Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Shaikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model balancing: consistent in-vivo kinetic constants and metabolic states obtained by convex optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux cost functions and the choice of metabolic fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal metabolic states in cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value structure of metabolic states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3068,2167 +3198,2167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact model of Escherichia coli core and biosynthetic metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elad Noor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arren Bar-Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (10), pp.e1013564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity reduction by symmetry: Uncovering the minimal regulatory network for logical computation in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis A Álvarez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Leifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán A Makse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (4), pp.e1013005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal enzyme profiles in unbranched metabolic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elad Noor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.20230029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsfs.2023.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural-mechanistic hybrid approach improving the predictive power of genome-scale metabolic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.4669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-40380-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical properties of optimal fluxes in cellular reaction networks at balanced growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dourado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Ebenhöh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J Lercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (6), pp.e1011156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RBAtools: a programming interface for Resource Balance Analysis models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Bodeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan R Karr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioadv/vbad056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural thermokinetic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (5), pp.1-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo12050434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Balancing: A Search for In-Vivo Kinetic Constants and Consistent Metabolic States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elad Noor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (749), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo11110749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SBML Level 3: an extensible format for the exchange and reuse of biological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Keating</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Helikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahuman Malik‐sheriff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (8), pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/msb.20199110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clb3-centered regulations are recurrent across distinct parameter regions in minimal autonomous cell cycle oscillator designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry D G A Mondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans V Westerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Barberis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41540-020-0125-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter balancing: consistent parameter sets for kinetic metabolic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timo Lubitz</w:t>
+                <w:t xml:space="preserve">Automated generation of bacterial resource allocation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Golib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz129⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273374v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated generation of bacterial resource allocation models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felipe Golib</w:t>
+                <w:t xml:space="preserve">Parameter balancing: consistent parameter sets for kinetic metabolic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Lubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (19), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623933v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite–Enzyme Coevolution: From Single Enzymes to Metabolic Pathways and Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Noda-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan S. Tawfik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87 (1), pp.187-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-biochem-062917-012023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic enzyme cost explains variable trade-offs between microbial growth rate and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meike T. Wortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elad Noor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank J. Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (2), 21 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Community Standards and Software for Whole-Cell Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Waltemath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Karr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayalakshmi Chelliah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (10), pp.2007-2014. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2016.2560762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition-dependent transcriptome reveals high-level regulatory architecture in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike U. Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition-Dependent Transcriptome Reveals High-Level Regulatory Architecture in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nicolas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Network Reorganization During Dynamic Adaptations of Bacillus subtilis Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Martin Buescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Uhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Muntel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 335 (6072), pp. 1099-1103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5238,351 +5368,351 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Metabolic Networks - Release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:24e921bcc4d37caa4e0d275b9c4beae362945150;origin=https://hal.archives-ouvertes.fr/hal-05509239;visit=swh:1:snp:d30db40ea555413eb36ef565f5c92e62687bf901;anchor=swh:1:rel:b959c97c859ad2cc20ffffac1069b73e69c890b8;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBtab: Table format for systems biology</w:t>
+                <w:t xml:space="preserve">Economic principles in cell metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786179v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic principles in cell metabolism</w:t>
+                <w:t xml:space="preserve">SBtab: Table format for systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Lubitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786186v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter balancing for kinetic metabolic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Lubitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5592,220 +5722,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid models for neural computations with metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University of Stuttgart seminatr series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Stuttgart, Jun 2022, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple thermodynamic relation, very useful for metabolic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Principles of Microbial Adaptation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5952,51 +6082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Noor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sauro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orkun Soyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8156823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan de Groot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mahout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M&#252;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruckerbauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8156386" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172128v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kremling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Wortel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://principlescellphysiology.org/book-economic-principles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8164468" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172121v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://principlescellphysiology.org/book-economic-principles/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8154381" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172144v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dourado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranas Grigaitis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8156647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyyne Claudia Pollmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivebooks.org/2017/08/15/tracelation-tyyne-claudia-pollmann/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lequertier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726597" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90062-4_20" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085176v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A &#193;lvarez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Leifer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n A. Makse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bodeit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172118v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Martino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Weisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilperic Armel Foko Kuate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lercher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. &#193;lvarez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613655v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Shaikh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Smith" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vasilescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswara Marupilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ebenhoeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Karr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P Goldberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John a P Sekar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790125v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056734v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai He" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arren Bar-Even" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013564" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n A Makse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2023.0029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40380-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ebenh&#246;h" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Lercher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011156" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Samir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbad056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12050434" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03410872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110749" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Keating" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bergmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Helikar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahuman Malik&#8208;sheriff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Moraru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20199110" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02538622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D G A Mondeel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans V Westerhoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barberis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-020-0125-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Lubitz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz129" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bulovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fischer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Golib" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2019.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Noda-Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S. Tawfik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biochem-062917-012023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike T. Wortel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ferris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. Bruggeman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Waltemath" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Karr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayalakshmi Chelliah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hucka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2560762" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:24e921bcc4d37caa4e0d275b9c4beae362945150;origin=https://hal.archives-ouvertes.fr/hal-05509239;visit=swh:1:snp:d30db40ea555413eb36ef565f5c92e62687bf901;anchor=swh:1:rel:b959c97c859ad2cc20ffffac1069b73e69c890b8;path=/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786178v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Noor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Sechkar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sz&#233;liov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17955349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sauro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orkun Soyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8156823" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan de Groot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mahout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M&#252;ller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruckerbauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8156386" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172128v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kremling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Wortel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://principlescellphysiology.org/book-economic-principles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8164468" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172121v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://principlescellphysiology.org/book-economic-principles/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8154381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172144v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dourado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranas Grigaitis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8156647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyyne Claudia Pollmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivebooks.org/2017/08/15/tracelation-tyyne-claudia-pollmann/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lequertier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90062-4_20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A &#193;lvarez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Leifer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n A. Makse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bodeit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172118v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Martino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Weisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilperic Armel Foko Kuate" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lercher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. &#193;lvarez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Shaikh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vasilescu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswara Marupilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613655v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ebenhoeh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Karr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P Goldberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John a P Sekar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056734v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai He" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arren Bar-Even" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013564" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n A Makse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2023.0029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178761v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40380-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ebenh&#246;h" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Lercher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011156" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Samir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbad056" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12050434" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03410872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110749" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Keating" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bergmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Helikar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahuman Malik&#8208;sheriff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Moraru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20199110" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02538622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D G A Mondeel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans V Westerhoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barberis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-020-0125-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623933v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bulovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fischer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Golib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2019.06.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Lubitz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz129" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Noda-Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S. Tawfik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biochem-062917-012023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike T. Wortel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ferris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. Bruggeman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Waltemath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Karr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayalakshmi Chelliah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hucka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2560762" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:24e921bcc4d37caa4e0d275b9c4beae362945150;origin=https://hal.archives-ouvertes.fr/hal-05509239;visit=swh:1:snp:d30db40ea555413eb36ef565f5c92e62687bf901;anchor=swh:1:rel:b959c97c859ad2cc20ffffac1069b73e69c890b8;path=/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786186v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786179v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>