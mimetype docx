--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -425,460 +425,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical transition of two-dimensional flow in toroidal geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the vorticity-scalar correlation on mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Yuan Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Agoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J T Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.425⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.104502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.9.104502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620096v1</w:t>
+                <w:t xml:space="preserve">hal-04932372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady and Inhomogeneous Turbulent Fluctuations around Isotropic Equilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciting turbulence in an elongated domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Peinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J T Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos15050547⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1-3), pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2023.2298882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04620151v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the vorticity-scalar correlation on mixing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A critical transition of two-dimensional flow in toroidal geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Agoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wouter J T Bos</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.9.104502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 988, pp.A33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932372v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciting turbulence in an elongated domain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsteady and Inhomogeneous Turbulent Fluctuations around Isotropic Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J T Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1-3), pp.1 - 15. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5), pp.547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2023.2298882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos15050547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04382042v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-local Navier–Stokes turbulence</w:t>
               </w:r>
@@ -1170,209 +1170,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial range scaling of inhomogeneous turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wouter J T Bos</w:t>
+                <w:t xml:space="preserve">An EDQNM study of the dissipation rate in isotropic non-equilibrium turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978, </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6-7), pp.217-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2023.2189731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381979v1</w:t>
+                <w:t xml:space="preserve">hal-04271732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EDQNM study of the dissipation rate in isotropic non-equilibrium turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+                <w:t xml:space="preserve">Inertial range scaling of inhomogeneous turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Araki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J T Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (6-7), pp.217-234. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2023.2189731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271732v1</w:t>
+                <w:t xml:space="preserve">hal-04381979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal model of quasi-cyclic behaviour in turbulence driven by Taylor-Green forcing</w:t>
               </w:r>
@@ -1456,1201 +1456,1227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascades of enstrophy and helicity in turbulence without vortex stretching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wouter Bos</w:t>
+                <w:t xml:space="preserve">Lagrangian conditional statistics and flow topology in edge plasma turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Del-Castillo-Negrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J T Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.094601⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (10), pp.102301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0098501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792853v1</w:t>
+                <w:t xml:space="preserve">hal-03820156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamo properties of the reversed field pinch velocity field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Plihon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (3), pp.032306. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0078860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian conditional statistics and flow topology in edge plasma turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
+                <w:t xml:space="preserve">Cascades of enstrophy and helicity in turbulence without vortex stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (10), pp.102301. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (9), pp.094601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0098501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.094601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820156v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics of the Euler-equations without vortex stretching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wouter J T Bos</w:t>
+                <w:t xml:space="preserve">Modeling the role of clusters and diffusion in the evolution of COVID-19 infections during lock-down</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 929, pp.A11. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (5), pp.1485-1496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-01999-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377463v1</w:t>
+                <w:t xml:space="preserve">hal-03099376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shaping on turbulent dynamics in reversed-field pinch simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
+                <w:t xml:space="preserve">Transition from axisymmetric to three-dimensional turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zecong Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Naso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377821001094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2021.1918700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467609v1</w:t>
+                <w:t xml:space="preserve">hal-03222604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous generation and reversal of helicity in anisotropic turbulence</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional turbulence without vortex stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915, pp.A121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.L061101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254268v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the role of clusters and diffusion in the evolution of COVID-19 infections during lock-down</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Gostiaux</w:t>
+                <w:t xml:space="preserve">Statistical mechanics of the Euler-equations without vortex stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J T Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 67 (5), pp.1485-1496. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 929, pp.A11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-021-01999-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099376v1</w:t>
+                <w:t xml:space="preserve">hal-03377463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from axisymmetric to three-dimensional turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Naso</w:t>
+                <w:t xml:space="preserve">Effect of shaping on turbulent dynamics in reversed-field pinch simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2021.1918700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377821001094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222604v1</w:t>
+                <w:t xml:space="preserve">hal-03467609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional turbulence without vortex stretching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous generation and reversal of helicity in anisotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Agoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 915, pp.A121. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.L061101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189871v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and dissipation of kinetic energy in grid turbulence</w:t>
+                <w:t xml:space="preserve">Linearly forced isotropic turbulence at low Reynolds numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Laadhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Agoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.104607⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.033105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063500v2</w:t>
+                <w:t xml:space="preserve">hal-02933727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearly forced isotropic turbulence at low Reynolds numbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of laminar and turbulent mixing in wall-bounded flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wesley Agoua</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102, </w:t>
+              <w:t xml:space="preserve">, 2020, 101 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.033105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.043104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933727v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from non-swirling to swirling axisymmetric turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zecong Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Naso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2691,1244 +2717,1231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of laminar and turbulent mixing in wall-bounded flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
+                <w:t xml:space="preserve">Generation of Atmospheric Turbulence with Unprecedentedly Large Reynolds Number in a Wind Tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Neuhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hölling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J. T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Peinke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.043104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (15), pp.154503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.154503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546585v1</w:t>
+                <w:t xml:space="preserve">hal-02964394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling laws in axisymmetric magnetohydrodynamic duct flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Désangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (4), pp.043701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.043701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staircase scaling of short-time energy transfer in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14685248.2020.1752375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Atmospheric Turbulence with Unprecedentedly Large Reynolds Number in a Wind Tunnel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joachim Peinke</w:t>
+                <w:t xml:space="preserve">Production and dissipation of kinetic energy in grid turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (15), pp.154503. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.154503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.104607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964394v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the nonequilibrium of decaying turbulence with reversed initial fields</w:t>
+                <w:t xml:space="preserve">Passive scalar mixing in modulated turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Liu</w:t>
+                <w:t xml:space="preserve">Yuyao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipeng Lu</w:t>
+                <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, pp.084603. </w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (4), pp.045501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.084603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1873-7005/ab1e66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158107v1</w:t>
+                <w:t xml:space="preserve">hal-03158381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive scalar mixing in modulated turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power fluctuations in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J. T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuyao Yang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1873-7005/ab1e66⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (12), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.122.124504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158381v1</w:t>
+                <w:t xml:space="preserve">hal-02134629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power fluctuations in turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wouter J. T. Bos</w:t>
+                <w:t xml:space="preserve">Assessing the nonequilibrium of decaying turbulence with reversed initial fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+                <w:t xml:space="preserve">Lipeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (12), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.084603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.122.124504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.084603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134629v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascades of energy and helicity in axisymmetric turbulence</w:t>
+                <w:t xml:space="preserve">Turbulence and turbulent pattern formation in a minimal model for active fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Qu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+                <w:t xml:space="preserve">Martin James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J. T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wilczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3 (1), pp.014607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.014607⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 3, pp.061101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.061101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705327v1</w:t>
+                <w:t xml:space="preserve">hal-02084826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role and value of β in incompressible MHD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5018666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence and turbulent pattern formation in a minimal model for active fluids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cascades of energy and helicity in axisymmetric turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Wilczek</w:t>
+                <w:t xml:space="preserve">Bo Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Naso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3, pp.061101. </w:t>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.014607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.061101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.014607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084826v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing in modulated turbulence. Analytical results.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct numerical simulation of axisymmetric turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Rubinstein</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Naso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.094608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390909v1</w:t>
+                <w:t xml:space="preserve">hal-01559042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation in unsteady turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3956,187 +3969,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of axisymmetric turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing in modulated turbulence. Analytical results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Naso</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (9), </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.094608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559042v2</w:t>
+                <w:t xml:space="preserve">hal-01390909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional change of fluid particles in two-dimensional turbulence and of football players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4287,51 +4287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale dynamics of isotropic viscoelastic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of sheared and rotating turbulence: Multiscale statistics of Lagrangian and Eulerian accelerations and passive scalar dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank G. Jacobitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4515,4041 +4515,4041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-time evolution of Lagrangian velocity gradient correlations in isotropic turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angular statistics of Lagrangian trajectories in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guodong Jin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936140⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.214502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.214502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298331v1</w:t>
+                <w:t xml:space="preserve">hal-01085070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular statistics of Lagrangian trajectories in turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow dynamics and magnetic induction in the von-Karman plasma experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Plihon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.214502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (1), pp.345810102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002237781400083X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085070v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic equilibria and magnetohydrodynamic instabilities in toroidal plasmas with non-uniform transport coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shimpei Futatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22, pp.052503. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4919960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of turbulent advection on the Lagrangian correlation time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91, pp.043020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.043020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow dynamics and magnetic induction in the von-Karman plasma experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Palermo</w:t>
+                <w:t xml:space="preserve">Magnetohydrodynamically generated velocities in confined plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge A. Morales</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David C. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81 (1), pp.345810102. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.042515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S002237781400083X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4918774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062683v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetohydrodynamically generated velocities in confined plasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the scaling of temperature fluctuations induced by frictional heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David C. Montgomery</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Pushkarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4918774⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849742v1</w:t>
+                <w:t xml:space="preserve">hal-01181139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the scaling of temperature fluctuations induced by frictional heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-time evolution of Lagrangian velocity gradient correlations in isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrey Pushkarev</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">, 2015, 27 (12), pp.125102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4930295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4936140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181139v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helically forced MHD flows in confined cylindrical geometries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Morales</w:t>
+                <w:t xml:space="preserve">Depletion of nonlinearity in two-dimensional turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Pushkarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0169-5983/46/6/061422⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.115102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4901297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005421v1</w:t>
+                <w:t xml:space="preserve">hal-01078165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of nonlinearity in two-dimensional turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the anisotropy of the turbulent passive scalar in the presence of a mean scalar gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4901297⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 744, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078165v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the anisotropy of the turbulent passive scalar in the presence of a mean scalar gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of toroidicity on Reversed Field Pinch dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.60⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.095024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/56/9/095024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856143v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of toroidicity on Reversed Field Pinch dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge A. Morales</w:t>
+                <w:t xml:space="preserve">Simulation of confined magnetohydrodynamic flows with Dirichlet boundary conditions using a pseudo-spectral method with volume penalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/56/9/095024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 274, pp.64-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026354v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of confined magnetohydrodynamic flows with Dirichlet boundary conditions using a pseudo-spectral method with volume penalization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The temperature spectrum generated by frictional heating in isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.05.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 746, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719737v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temperature spectrum generated by frictional heating in isotropic turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helically forced MHD flows in confined cylindrical geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 746, pp.85. </w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.061422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0169-5983/46/6/061422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946622v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian Markovianized Field Approximation for turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zonal flow generation and its feedback on turbulence production in drift wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Pushkarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2012.758422⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.042304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4802187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780096v1</w:t>
+                <w:t xml:space="preserve">hal-00931491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the strength of the nonlinearity in isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 733, pp.158-170. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonal flow generation and its feedback on turbulence production in drift wave turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lagrangian Markovianized Field Approximation for turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Nazarenko</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20, pp.042304. </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4802187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2012.758422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931491v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-reversibility of Navier-Stokes turbulence and its implication for subgrid scale models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reynolds number effect on the velocity increment skewness in isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Shao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
+                <w:t xml:space="preserve">Laurent Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian F. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-2482-2_7⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1), pp.015108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3678338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647778v1</w:t>
+                <w:t xml:space="preserve">hal-00559122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of mean-square advection in turbulent passive scalar mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic rotation of toroidally confined magnetohydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Le Fang</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (175002), pp.175002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.175002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4731302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00605446v2</w:t>
+                <w:t xml:space="preserve">hal-00733093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynolds number effect on the velocity increment skewness in isotropic turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On helical multiscale characterization of homogeneous turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank G. Jacobitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Rubinstein</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3678338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.N35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2012.711476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559122v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic rotation of toroidally confined magnetohydrodynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Montgomery</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colm Connaughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.175002⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 241, pp.232-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733093v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On helical multiscale characterization of homogeneous turbulence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of mean-square advection in turbulent passive scalar mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Farge</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rubinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.075104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4731302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2012.711476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00780153v1</w:t>
+                <w:t xml:space="preserve">hal-00605446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing homogeneous isotropic turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-reversibility of Navier-Stokes turbulence and its implication for subgrid scale models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+                <w:t xml:space="preserve">Liang Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 241, pp.232-236. </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-2482-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780219v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of initial mean helicity on homogeneous turbulent shear flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Coherent vorticity extraction in resistive drift-wave turbulence: Comparison of orthogonal wavelets versus proper orthogonal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinpei Futatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego del Castillo Negrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadruddin Benkadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.056319⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647812v1</w:t>
+                <w:t xml:space="preserve">hal-00647820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent vorticity extraction in resistive drift-wave turbulence: Comparison of orthogonal wavelets versus proper orthogonal decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinpei Futatani</w:t>
+                <w:t xml:space="preserve">Quasi-static magnetohydrodynamic turbulence at high Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 681, pp.434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647820v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static magnetohydrodynamic turbulence at high Reynolds number</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delache</w:t>
+                <w:t xml:space="preserve">A pseudo-spectral method with volume penalisation for magnetohydrodynamic turbulence in confined domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Neffaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.207⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (1), pp.2-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2010.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647794v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pseudo-spectral method with volume penalisation for magnetohydrodynamic turbulence in confined domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The influence of walls on Lagrangian statistics in two-dimensional turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.085111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3623273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2010.05.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00647827v1</w:t>
+                <w:t xml:space="preserve">hal-00647824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of walls on Lagrangian statistics in two-dimensional turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Lagrangian statistics and flow topology in forced two-dimensional turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego del Castillo Negrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23, pp.085111. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.036314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3623273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.036314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647824v1</w:t>
+                <w:t xml:space="preserve">hal-00647805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian statistics and flow topology in forced two-dimensional turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego del Castillo Negrete</w:t>
+                <w:t xml:space="preserve">Influence of initial mean helicity on homogeneous turbulent shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank G. Jacobitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83, pp.036314. </w:t>
+              <w:t xml:space="preserve">, 2011, 84, pp.056319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.036314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.056319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647805v1</w:t>
+                <w:t xml:space="preserve">hal-00647812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the structure and dynamics of sheared and rotating turbulence: Anisotropy properties and geometrical scale-dependent statistics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Lagrangian dynamics of drift-wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Neffaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22, pp.085101. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 239 (14), pp.1269-1277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3457167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2009.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566046v1</w:t>
+                <w:t xml:space="preserve">hal-00512486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrections to the scaling of the second-order structure function in isotropic turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Fang</w:t>
+                <w:t xml:space="preserve">Origin of Lagrangian Intermittency in Drift-Wave Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10409-009-0327-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.145001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.145001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566035v1</w:t>
+                <w:t xml:space="preserve">hal-00521759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization and symmetry-breaking in two-dimensional plasma turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrections to the scaling of the second-order structure function in isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Mechanica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26, pp.151-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10409-009-0327-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3466030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00516982v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Lagrangian Intermittency in Drift-Wave Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+                <w:t xml:space="preserve">On the structure and dynamics of sheared and rotating turbulence: Anisotropy properties and geometrical scale-dependent statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank G. Jacobitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.145001. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.085101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.145001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3457167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521759v1</w:t>
+                <w:t xml:space="preserve">hal-00566046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian dynamics of drift-wave turbulence</w:t>
+                <w:t xml:space="preserve">Self-organization and symmetry-breaking in two-dimensional plasma turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Neffaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 239 (14), pp.1269-1277. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (9), pp.092302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2009.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3466030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512486v1</w:t>
+                <w:t xml:space="preserve">hal-00516982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale bottleneck effect in two-dimensional turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the unsteady behavior of turbulence models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rubinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.041701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685240903273873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3121303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461425v1</w:t>
+                <w:t xml:space="preserve">hal-00461450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial range scaling of the scalar flux spectrum in two-dimensional turbulence</w:t>
+                <w:t xml:space="preserve">Large-scale bottleneck effect in two-dimensional turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21, pp.115105. </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3263703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685240903273873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461426v1</w:t>
+                <w:t xml:space="preserve">hal-00461425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the unsteady behavior of turbulence models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inertial range scaling of the scalar flux spectrum in two-dimensional turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21, pp.041701. </w:t>
+              <w:t xml:space="preserve">, 2009, 21, pp.115105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3121303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3263703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461450v1</w:t>
+                <w:t xml:space="preserve">hal-00461426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of coherent vorticity in turbulent transport in resistive drift-wave turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinpei Futatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinpei Futatani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sadruddin Benkadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15, 072305 (6 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8577,291 +8577,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid generation of angular momentum in bounded magnetized plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The decay of magnetohydrodynamic turbulence in a confined domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Neffaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101, pp.235003. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.092304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.235003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2975347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442512v1</w:t>
+                <w:t xml:space="preserve">hal-00444989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decay of magnetohydrodynamic turbulence in a confined domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Rapid generation of angular momentum in bounded magnetized plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Neffaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15, pp.092304. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.235003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2975347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.235003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444989v1</w:t>
+                <w:t xml:space="preserve">hal-00442512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Lagrangian acceleration in confined turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100, pp.184503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8889,547 +8889,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale intermittency in anisotropic turbulence</w:t>
+                <w:t xml:space="preserve">Inertial range scaling of scalar flux spectra in uniformly sheared turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.046310⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.025104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2565563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557022v1</w:t>
+                <w:t xml:space="preserve">hal-00199115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial range scaling of scalar flux spectra in uniformly sheared turbulence</w:t>
+                <w:t xml:space="preserve">Spectral imbalance and the normalized dissipation rate of turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19, pp.025104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2565563⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 19, pp.045101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2714079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199115v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral imbalance and the normalized dissipation rate of turbulence</w:t>
+                <w:t xml:space="preserve">Small scale response and modeling of periodically forced turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy T. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19, pp.045101. </w:t>
+              <w:t xml:space="preserve">, 2007, 19, pp.055107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2714079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2728939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198496v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale response and modeling of periodically forced turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decay of scalar variance in isotropic turbulence in a bounded domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillevic Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Rubinstein</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19, pp.055107. </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (4), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2728939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685240601091676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272156v1</w:t>
+                <w:t xml:space="preserve">hal-00199107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay of scalar variance in isotropic turbulence in a bounded domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-scale intermittency in anisotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillevic Lamaison</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
+                <w:t xml:space="preserve">Liechtenstein Lukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (4), pp.1. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.046310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685240601091676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.046310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199107v1</w:t>
+                <w:t xml:space="preserve">hal-00557022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of spectrally truncated inviscid turbulence</w:t>
               </w:r>
@@ -9826,472 +9826,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature fluctuations induced by frictional heating in isotropic turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Chahine</w:t>
+                <w:t xml:space="preserve">Effet visco-élastique sur la zone dissipative dans une turbulence homogène isotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Rubinstein</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444836v1</w:t>
+                <w:t xml:space="preserve">hal-02382873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet visco-élastique sur la zone dissipative dans une turbulence homogène isotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delache</w:t>
+                <w:t xml:space="preserve">Delache Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382873v1</w:t>
+                <w:t xml:space="preserve">hal-03445018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet visco-élastique sur la zone dissipative dans une turbulence homogène isotrope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+                <w:t xml:space="preserve">Numerical simulation of decaying axisymmetric turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Naso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445018v1</w:t>
+                <w:t xml:space="preserve">hal-03444720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of decaying axisymmetric turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Naso</w:t>
+                <w:t xml:space="preserve">Temperature fluctuations induced by frictional heating in isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Pushkarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444720v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-dependent statistics of Lagrangian and Eulerian acceleration in rotating and sheared homogeneous turbulence</w:t>
               </w:r>
@@ -10385,90 +10385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale forcing of a turbulent plasma dynamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Plihon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Turbulence Conference, ETC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10519,51 +10519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Turbulence Conference, ETC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10696,90 +10696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of three-dimensional magnetohydrodynamics in confined geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th EPS Conference &amp; 16th Int. Congress on Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden. p2.063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10798,282 +10798,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flow topology on Lagrangian statistics in two-dimensional ă turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
+                <w:t xml:space="preserve">Inuence of ow topology on Lagrangian statistics in two-dimensional turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Del Castilo-Negrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13TH EUROPEAN TURBULENCE CONFERENCE (ETC13): PARTICLES IN TURBULENCE, ă TRANSPORT PROCESSES AND MIXING</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of physics : Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.052032</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464748v1</w:t>
+                <w:t xml:space="preserve">hal-01307306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inuence of ow topology on Lagrangian statistics in two-dimensional turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Schneider</w:t>
+                <w:t xml:space="preserve">Influence of flow topology on Lagrangian statistics in two-dimensional ă turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Del-Castillo-Negrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physics : Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13TH EUROPEAN TURBULENCE CONFERENCE (ETC13): PARTICLES IN TURBULENCE, ă TRANSPORT PROCESSES AND MIXING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/5/052032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307306v1</w:t>
+                <w:t xml:space="preserve">hal-01464748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition of MHD flows in confined geometries with helical boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11111,90 +11111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport et mélange dans les écoulements turbulents confinés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Kolomensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11573,77 +11573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing in modulated turbulence. Numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12040,51 +12040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J T Bos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Araki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.044603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Agoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Yuan Yin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Shao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Fang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.104502" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Peinke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2298882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Goto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad063a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.940" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2189731" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Bos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/acdff7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chahine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078860" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kadoch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Del-Castillo-Negrete" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098501" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.864" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377821001094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.L061101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01999-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222604v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zecong Qin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2021.1918700" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.194" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063500v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.104607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Laadhari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.033105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02765845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Faller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167627v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poy&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agullo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.043701" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1752375" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Neuhaus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;lling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. T. Bos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.154503" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Lu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084603" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyao Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rubinstein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/ab1e66" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.124504" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.014607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018666" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilczek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.061101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.10.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380627v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.022601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559042v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094608" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02081124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.064604" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084606" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G. Jacobitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Jin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936140" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.214502" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimpei Futatani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919960" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousselin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Morales" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781400083X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849742v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Montgomery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918774" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930295" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leroy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/6/061422" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901297" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856143v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.60" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montgomery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/9/095024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.05.038" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946622v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.93" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.758422" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.405" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazarenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802187" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Shao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2482-2_7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605446v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731302" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678338" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733093v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.175002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.711476" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780219v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Connaughton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.02.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647812v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.056319" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647820v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Futatani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego del Castillo Negrete" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadruddin Benkadda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647827v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Neffaa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2010.05.019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7CHGR3N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623273" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647805v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.036314" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457167" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566035v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-009-0327-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EBE1723223E2AAB46D30E616827734EF92B93D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516982v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466030" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521759v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.145001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512486v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.12.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240903273873" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461426v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3263703" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121303" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442513v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956640" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.235003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975347" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.184503" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557022v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liechtenstein Lukas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.046310" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199115v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2565563" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198496v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2714079" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272156v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T. Clark" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2728939" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199107v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240601091676" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219766" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185683" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482706v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Rolland" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871760v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pushkarev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382873v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445018v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delache Alexandre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444720v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307282v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacobitz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schneider" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kadoch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307280v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Del Castilo-Negrete" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052032" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307306v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.T. Bos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600601v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390985v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kolomensky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32603-8_44" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17D18F71720C6FFD5992FED2FF2803BC492564B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022313v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466690v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302500v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04734435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J T Bos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Araki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.044603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Agoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Yuan Yin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Shao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Fang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.104502" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Peinke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2298882" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Goto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad063a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2189731" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.940" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Bos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/acdff7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kadoch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Del-Castillo-Negrete" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chahine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078860" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01999-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zecong Qin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2021.1918700" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.864" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377821001094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.L061101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Laadhari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.033105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02765845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Faller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Neuhaus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;lling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. T. Bos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.154503" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167627v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poy&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agullo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.043701" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1752375" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063500v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.104607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyao Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rubinstein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/ab1e66" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.124504" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilczek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.061101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018666" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.014607" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559042v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094608" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380627v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.022601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.10.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02081124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.064604" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084606" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G. Jacobitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.214502" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousselin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Morales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781400083X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimpei Futatani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919960" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Montgomery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918774" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930295" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Jin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936140" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901297" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.60" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montgomery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/9/095024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.05.038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.93" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/6/061422" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazarenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802187" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849857v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.405" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.758422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678338" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.175002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.711476" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Connaughton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.02.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605446v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731302" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Shao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2482-2_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Futatani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego del Castillo Negrete" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadruddin Benkadda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Neffaa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2010.05.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7CHGR3N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647824v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623273" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647805v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.036314" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.056319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512486v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.12.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.145001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-009-0327-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EBE1723223E2AAB46D30E616827734EF92B93D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566046v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457167" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121303" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240903273873" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3263703" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442513v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956640" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444989v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975347" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442512v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.235003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.184503" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2565563" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198496v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2714079" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T. Clark" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2728939" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240601091676" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liechtenstein Lukas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.046310" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219766" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185683" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482706v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Rolland" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871760v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382873v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445018v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delache Alexandre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444720v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444836v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pushkarev" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307282v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacobitz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schneider" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kadoch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307280v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Del Castilo-Negrete" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307306v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.T. Bos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052032" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600601v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390985v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kolomensky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32603-8_44" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17D18F71720C6FFD5992FED2FF2803BC492564B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022313v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466690v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302500v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04734435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>