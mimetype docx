--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -425,460 +425,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the vorticity-scalar correlation on mixing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A critical transition of two-dimensional flow in toroidal geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Agoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wouter J T Bos</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.9.104502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 988, pp.A33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932372v1</w:t>
+                <w:t xml:space="preserve">hal-04620096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciting turbulence in an elongated domain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsteady and Inhomogeneous Turbulent Fluctuations around Isotropic Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J T Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5), pp.547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos15050547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2023.2298882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04382042v1</w:t>
+                <w:t xml:space="preserve">hal-04620151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical transition of two-dimensional flow in toroidal geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the vorticity-scalar correlation on mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Yuan Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Agoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J T Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.425⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.104502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.9.104502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620096v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady and Inhomogeneous Turbulent Fluctuations around Isotropic Equilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciting turbulence in an elongated domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Peinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J T Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (5), pp.547. </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1-3), pp.1 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos15050547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2023.2298882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04620151v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-local Navier–Stokes turbulence</w:t>
               </w:r>
@@ -1170,209 +1170,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EDQNM study of the dissipation rate in isotropic non-equilibrium turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+                <w:t xml:space="preserve">Inertial range scaling of inhomogeneous turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Araki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J T Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (6-7), pp.217-234. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2023.2189731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271732v1</w:t>
+                <w:t xml:space="preserve">hal-04381979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial range scaling of inhomogeneous turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wouter J T Bos</w:t>
+                <w:t xml:space="preserve">An EDQNM study of the dissipation rate in isotropic non-equilibrium turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978, </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6-7), pp.217-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2023.2189731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381979v1</w:t>
+                <w:t xml:space="preserve">hal-04271732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal model of quasi-cyclic behaviour in turbulence driven by Taylor-Green forcing</w:t>
               </w:r>
@@ -1456,248 +1456,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian conditional statistics and flow topology in edge plasma turbulence</w:t>
+                <w:t xml:space="preserve">The dynamo properties of the reversed field pinch velocity field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+                <w:t xml:space="preserve">Robert Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Del-Castillo-Negrete</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
+                <w:t xml:space="preserve">Nicolas Plihon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (10), pp.102301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0098501⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.032306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0078860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820156v1</w:t>
+                <w:t xml:space="preserve">hal-03604629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamo properties of the reversed field pinch velocity field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagrangian conditional statistics and flow topology in edge plasma turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Chahine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+                <w:t xml:space="preserve">Diego Del-Castillo-Negrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J T Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Plihon</w:t>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (3), pp.032306. </w:t>
+              <w:t xml:space="preserve">, 2022, 29 (10), pp.102301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0078860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0098501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604629v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascades of enstrophy and helicity in turbulence without vortex stretching</w:t>
               </w:r>
@@ -2151,64 +2151,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of shaping on turbulent dynamics in reversed-field pinch simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2268,51 +2268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous generation and reversal of helicity in anisotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Agoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,616 +2483,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of laminar and turbulent mixing in wall-bounded flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+                <w:t xml:space="preserve">Transition from non-swirling to swirling axisymmetric turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zecong Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Naso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.043104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.064602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.064602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546585v1</w:t>
+                <w:t xml:space="preserve">hal-02765845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from non-swirling to swirling axisymmetric turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Naso</w:t>
+                <w:t xml:space="preserve">Efficiency of laminar and turbulent mixing in wall-bounded flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (6), pp.064602. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.064602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.043104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765845v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Atmospheric Turbulence with Unprecedentedly Large Reynolds Number in a Wind Tunnel</w:t>
+                <w:t xml:space="preserve">Scaling laws in axisymmetric magnetohydrodynamic duct flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Neuhaus</w:t>
+                <w:t xml:space="preserve">Alexandre Poyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hölling</w:t>
+                <w:t xml:space="preserve">Olivier Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Plihon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter J. T. Bos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Désangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (15), pp.154503. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.043701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.154503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.043701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964394v1</w:t>
+                <w:t xml:space="preserve">hal-02167627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling laws in axisymmetric magnetohydrodynamic duct flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staircase scaling of short-time energy transfer in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Poyé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Plihon</w:t>
+                <w:t xml:space="preserve">T. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.043701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2020.1752375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167627v2</w:t>
+                <w:t xml:space="preserve">hal-02549376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staircase scaling of short-time energy transfer in turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Fang</w:t>
+                <w:t xml:space="preserve">Generation of Atmospheric Turbulence with Unprecedentedly Large Reynolds Number in a Wind Tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Neuhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hölling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+                <w:t xml:space="preserve">Wouter J. T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Peinke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (15), pp.154503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2020.1752375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.154503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549376v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and dissipation of kinetic energy in grid turbulence</w:t>
               </w:r>
@@ -3150,174 +3150,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive scalar mixing in modulated turbulence</w:t>
+                <w:t xml:space="preserve">Assessing the nonequilibrium of decaying turbulence with reversed initial fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuyao Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Chahine</w:t>
+                <w:t xml:space="preserve">Feng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Rubinstein</w:t>
+                <w:t xml:space="preserve">Lipeng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (4), pp.045501. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.084603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1873-7005/ab1e66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.084603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158381v1</w:t>
+                <w:t xml:space="preserve">hal-03158107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power fluctuations in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J. T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zamansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3358,590 +3358,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the nonequilibrium of decaying turbulence with reversed initial fields</w:t>
+                <w:t xml:space="preserve">Passive scalar mixing in modulated turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Liu</w:t>
+                <w:t xml:space="preserve">Yuyao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipeng Lu</w:t>
+                <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, pp.084603. </w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (4), pp.045501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.084603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1873-7005/ab1e66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158107v1</w:t>
+                <w:t xml:space="preserve">hal-03158381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence and turbulent pattern formation in a minimal model for active fluids</w:t>
+                <w:t xml:space="preserve">Cascades of energy and helicity in axisymmetric turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin James</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Wilczek</w:t>
+                <w:t xml:space="preserve">Bo Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Naso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3, pp.061101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.061101⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.014607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.014607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084826v1</w:t>
+                <w:t xml:space="preserve">hal-01705327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role and value of β in incompressible MHD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5018666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascades of energy and helicity in axisymmetric turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulence and turbulent pattern formation in a minimal model for active fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J. T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Qu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+                <w:t xml:space="preserve">Michael Wilczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3 (1), pp.014607. </w:t>
+              <w:t xml:space="preserve">, 2018, 3, pp.061101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.014607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.061101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705327v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of axisymmetric turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing in modulated turbulence. Analytical results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Naso</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (9), </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.094608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559042v2</w:t>
+                <w:t xml:space="preserve">hal-01390909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation in unsteady turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3969,326 +3956,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing in modulated turbulence. Analytical results.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct numerical simulation of axisymmetric turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Rubinstein</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Naso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.094608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390909v1</w:t>
+                <w:t xml:space="preserve">hal-01559042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional change of fluid particles in two-dimensional turbulence and of football players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+                <w:t xml:space="preserve">Reynolds and Prandtl number scaling of viscous heating in isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Pushkarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.064604⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 2 (8), pp.084606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081124v1</w:t>
+                <w:t xml:space="preserve">hal-01705329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynolds and Prandtl number scaling of viscous heating in isotropic turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Directional change of fluid particles in two-dimensional turbulence and of football players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2 (8), pp.084606. </w:t>
+              <w:t xml:space="preserve">, 2017, 2 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.064604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705329v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale dynamics of isotropic viscoelastic turbulence</w:t>
               </w:r>
@@ -4417,51 +4417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of sheared and rotating turbulence: Multiscale statistics of Lagrangian and Eulerian accelerations and passive scalar dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank G. Jacobitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,64 +4534,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular statistics of Lagrangian trajectories in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114, pp.214502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4619,412 +4619,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow dynamics and magnetic induction in the von-Karman plasma experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic equilibria and magnetohydrodynamic instabilities in toroidal plasmas with non-uniform transport coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bousselin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jorge A. Morales</w:t>
+                <w:t xml:space="preserve">Shimpei Futatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002237781400083X⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.052503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4919960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062683v1</w:t>
+                <w:t xml:space="preserve">hal-01298324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic equilibria and magnetohydrodynamic instabilities in toroidal plasmas with non-uniform transport coefficients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dependence of turbulent advection on the Lagrangian correlation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4919960⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.043020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.043020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298324v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of turbulent advection on the Lagrangian correlation time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow dynamics and magnetic induction in the von-Karman plasma experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Plihon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.043020. </w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (1), pp.345810102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.043020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S002237781400083X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298328v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetohydrodynamically generated velocities in confined plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5084,64 +5084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the scaling of temperature fluctuations induced by frictional heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Pushkarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5279,51 +5279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of nonlinearity in two-dimensional turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Pushkarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5448,77 +5448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of toroidicity on Reversed Field Pinch dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5559,304 +5559,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of confined magnetohydrodynamic flows with Dirichlet boundary conditions using a pseudo-spectral method with volume penalization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The temperature spectrum generated by frictional heating in isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.05.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 746, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719737v1</w:t>
+                <w:t xml:space="preserve">hal-00946622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temperature spectrum generated by frictional heating in isotropic turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of confined magnetohydrodynamic flows with Dirichlet boundary conditions using a pseudo-spectral method with volume penalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 746, pp.85. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 274, pp.64-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946622v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helically forced MHD flows in confined cylindrical geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.061422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5884,222 +5884,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonal flow generation and its feedback on turbulence production in drift wave turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the strength of the nonlinearity in isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Nazarenko</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4802187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 733, pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931491v1</w:t>
+                <w:t xml:space="preserve">hal-00849857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the strength of the nonlinearity in isotropic turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zonal flow generation and its feedback on turbulence production in drift wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Pushkarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Rubinstein</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 733, pp.158-170. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.042304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4802187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849857v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian Markovianized Field Approximation for turbulence</w:t>
               </w:r>
@@ -6215,51 +6215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian F. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (1), pp.015108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6293,77 +6293,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic rotation of toroidally confined magnetohydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6423,51 +6423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On helical multiscale characterization of homogeneous turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank G. Jacobitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6644,51 +6644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of mean-square advection in turbulent passive scalar mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6891,51 +6891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego del Castillo Negrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadruddin Benkadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6986,51 +6986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static magnetohydrodynamic turbulence at high Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7116,51 +7116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pseudo-spectral method with volume penalisation for magnetohydrodynamic turbulence in confined domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Neffaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7232,77 +7232,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of walls on Lagrangian statistics in two-dimensional turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23, pp.085111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7336,90 +7336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian statistics and flow topology in forced two-dimensional turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego del Castillo Negrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.036314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7466,51 +7466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of initial mean helicity on homogeneous turbulent shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank G. Jacobitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7583,77 +7583,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian dynamics of drift-wave turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Neffaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 239 (14), pp.1269-1277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7687,77 +7687,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Lagrangian Intermittency in Drift-Wave Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105, pp.145001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7946,51 +7946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure and dynamics of sheared and rotating turbulence: Anisotropy properties and geometrical scale-dependent statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank G. Jacobitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8076,51 +8076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Neffaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (9), pp.092302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8148,326 +8148,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the unsteady behavior of turbulence models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale bottleneck effect in two-dimensional turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21, pp.041701. </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3121303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685240903273873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461450v1</w:t>
+                <w:t xml:space="preserve">hal-00461425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale bottleneck effect in two-dimensional turbulence</w:t>
+                <w:t xml:space="preserve">Inertial range scaling of the scalar flux spectrum in two-dimensional turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.115105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685240903273873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3263703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461425v1</w:t>
+                <w:t xml:space="preserve">hal-00461426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial range scaling of the scalar flux spectrum in two-dimensional turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the unsteady behavior of turbulence models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rubinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21, pp.115105. </w:t>
+              <w:t xml:space="preserve">, 2009, 21, pp.041701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3263703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3121303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461426v1</w:t>
+                <w:t xml:space="preserve">hal-00461450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of coherent vorticity in turbulent transport in resistive drift-wave turbulence</w:t>
               </w:r>
@@ -8505,51 +8505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadruddin Benkadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15, 072305 (6 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8577,291 +8577,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decay of magnetohydrodynamic turbulence in a confined domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid generation of angular momentum in bounded magnetized plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Neffaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15, pp.092304. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.235003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2975347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.235003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444989v1</w:t>
+                <w:t xml:space="preserve">hal-00442512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid generation of angular momentum in bounded magnetized plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The decay of magnetohydrodynamic turbulence in a confined domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Neffaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101, pp.235003. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.092304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.235003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2975347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442512v1</w:t>
+                <w:t xml:space="preserve">hal-00444989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Lagrangian acceleration in confined turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100, pp.184503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9116,51 +9116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy T. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.055107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9337,51 +9337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liechtenstein Lukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76, pp.046310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9737,64 +9737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of temperature fluctuations generated by frictional viscous heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Pushkarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10074,51 +10074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of decaying axisymmetric turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Naso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10169,90 +10169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature fluctuations induced by frictional heating in isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey V Pushkarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10385,90 +10385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale forcing of a turbulent plasma dynamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Plihon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Turbulence Conference, ETC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10519,51 +10519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Turbulence Conference, ETC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10696,77 +10696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of three-dimensional magnetohydrodynamics in confined geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10912,90 +10912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of flow topology on Lagrangian statistics in two-dimensional ă turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Del-Castillo-Negrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13TH EUROPEAN TURBULENCE CONFERENCE (ETC13): PARTICLES IN TURBULENCE, ă TRANSPORT PROCESSES AND MIXING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11029,51 +11029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition of MHD flows in confined geometries with helical boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11111,90 +11111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport et mélange dans les écoulements turbulents confinés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Kolomensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11573,77 +11573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing in modulated turbulence. Numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12040,51 +12040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J T Bos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Araki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.044603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Agoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Yuan Yin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Shao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Fang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.104502" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Peinke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2298882" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Goto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad063a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2189731" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.940" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Bos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/acdff7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kadoch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Del-Castillo-Negrete" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chahine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078860" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01999-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zecong Qin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2021.1918700" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.864" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377821001094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.L061101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Laadhari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.033105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02765845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Faller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Neuhaus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;lling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. T. Bos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.154503" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167627v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poy&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agullo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.043701" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1752375" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063500v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.104607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyao Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rubinstein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/ab1e66" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.124504" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilczek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.061101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018666" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.014607" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559042v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094608" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380627v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.022601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.10.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02081124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.064604" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084606" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G. Jacobitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.214502" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousselin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Morales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781400083X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimpei Futatani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919960" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Montgomery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918774" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930295" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Jin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936140" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901297" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.60" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montgomery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/9/095024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.05.038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.93" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/6/061422" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazarenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802187" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849857v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.405" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.758422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678338" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.175002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.711476" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Connaughton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.02.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605446v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731302" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Shao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2482-2_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Futatani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego del Castillo Negrete" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadruddin Benkadda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Neffaa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2010.05.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7CHGR3N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647824v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623273" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647805v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.036314" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.056319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512486v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.12.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.145001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-009-0327-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EBE1723223E2AAB46D30E616827734EF92B93D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566046v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457167" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121303" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240903273873" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3263703" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442513v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956640" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444989v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975347" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442512v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.235003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.184503" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2565563" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198496v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2714079" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T. Clark" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2728939" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240601091676" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liechtenstein Lukas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.046310" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219766" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185683" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482706v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Rolland" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871760v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382873v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445018v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delache Alexandre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444720v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444836v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pushkarev" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307282v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacobitz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schneider" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kadoch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307280v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Del Castilo-Negrete" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307306v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.T. Bos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052032" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600601v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390985v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kolomensky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32603-8_44" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17D18F71720C6FFD5992FED2FF2803BC492564B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022313v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466690v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302500v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04734435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J T Bos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Araki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.044603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Agoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Yuan Yin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Shao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Fang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.104502" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Peinke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2298882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Goto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad063a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.940" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2189731" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Bos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/acdff7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chahine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kadoch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Del-Castillo-Negrete" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01999-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zecong Qin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2021.1918700" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.864" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377821001094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.L061101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Laadhari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.033105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02765845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Faller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064602" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043104" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167627v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poy&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agullo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.043701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1752375" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Neuhaus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;lling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. T. Bos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.154503" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063500v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.104607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Lu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084603" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.124504" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyao Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rubinstein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/ab1e66" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.014607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018666" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilczek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.061101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.10.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380627v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.022601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559042v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094608" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084606" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02081124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.064604" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G. Jacobitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.214502" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298324v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimpei Futatani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919960" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Morales" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781400083X" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Montgomery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918774" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930295" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Jin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936140" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901297" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.60" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montgomery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/9/095024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.93" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.05.038" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/6/061422" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazarenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802187" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.758422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678338" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.175002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.711476" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Connaughton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.02.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605446v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731302" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Shao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2482-2_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Futatani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego del Castillo Negrete" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadruddin Benkadda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Neffaa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2010.05.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7CHGR3N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647824v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623273" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647805v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.036314" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.056319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512486v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.12.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.145001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-009-0327-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EBE1723223E2AAB46D30E616827734EF92B93D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566046v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457167" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240903273873" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461426v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3263703" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121303" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442513v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956640" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.235003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975347" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.184503" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2565563" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198496v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2714079" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T. Clark" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2728939" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240601091676" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liechtenstein Lukas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.046310" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219766" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185683" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482706v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Rolland" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871760v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382873v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445018v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delache Alexandre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444720v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444836v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pushkarev" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307282v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacobitz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schneider" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kadoch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307280v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Del Castilo-Negrete" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307306v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.T. Bos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052032" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600601v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390985v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kolomensky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32603-8_44" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17D18F71720C6FFD5992FED2FF2803BC492564B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022313v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466690v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302500v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04734435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>