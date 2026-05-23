--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -3267,235 +3267,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power fluctuations in turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive scalar mixing in modulated turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+                <w:t xml:space="preserve">Yuyao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rubinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.122.124504⟩</w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (4), pp.045501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1873-7005/ab1e66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134629v1</w:t>
+                <w:t xml:space="preserve">hal-03158381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive scalar mixing in modulated turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Chahine</w:t>
+                <w:t xml:space="preserve">Power fluctuations in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J. T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Rubinstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (4), pp.045501. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (12), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1873-7005/ab1e66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.122.124504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158381v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascades of energy and helicity in axisymmetric turbulence</w:t>
               </w:r>
@@ -3793,51 +3793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing in modulated turbulence. Analytical results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3884,51 +3884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation in unsteady turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4060,235 +4060,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynolds and Prandtl number scaling of viscous heating in isotropic turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Directional change of fluid particles in two-dimensional turbulence and of football players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2 (8), pp.084606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084606⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 2 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.064604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705329v1</w:t>
+                <w:t xml:space="preserve">hal-02081124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional change of fluid particles in two-dimensional turbulence and of football players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+                <w:t xml:space="preserve">Reynolds and Prandtl number scaling of viscous heating in isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Pushkarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2 (6), </w:t>
+              <w:t xml:space="preserve">, 2017, 2 (8), pp.084606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.064604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081124v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale dynamics of isotropic viscoelastic turbulence</w:t>
               </w:r>
@@ -5097,51 +5097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Pushkarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5279,51 +5279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of nonlinearity in two-dimensional turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Pushkarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5559,265 +5559,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temperature spectrum generated by frictional heating in isotropic turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of confined magnetohydrodynamic flows with Dirichlet boundary conditions using a pseudo-spectral method with volume penalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.93⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 274, pp.64-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946622v1</w:t>
+                <w:t xml:space="preserve">hal-00719737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of confined magnetohydrodynamic flows with Dirichlet boundary conditions using a pseudo-spectral method with volume penalization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The temperature spectrum generated by frictional heating in isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 274, pp.64-94. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 746, pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719737v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helically forced MHD flows in confined cylindrical geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5903,51 +5903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the strength of the nonlinearity in isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 733, pp.158-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5981,51 +5981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonal flow generation and its feedback on turbulence production in drift wave turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Pushkarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6215,51 +6215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian F. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (1), pp.015108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6644,51 +6644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of mean-square advection in turbulent passive scalar mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8362,51 +8362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the unsteady behavior of turbulence models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9116,51 +9116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy T. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.055107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9737,64 +9737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of temperature fluctuations generated by frictional viscous heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Pushkarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10208,51 +10208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey V Pushkarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10798,252 +10798,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inuence of ow topology on Lagrangian statistics in two-dimensional turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Schneider</w:t>
+                <w:t xml:space="preserve">Influence of flow topology on Lagrangian statistics in two-dimensional ă turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Del-Castillo-Negrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physics : Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13TH EUROPEAN TURBULENCE CONFERENCE (ETC13): PARTICLES IN TURBULENCE, ă TRANSPORT PROCESSES AND MIXING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/5/052032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307306v1</w:t>
+                <w:t xml:space="preserve">hal-01464748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flow topology on Lagrangian statistics in two-dimensional ă turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kai Schneider</w:t>
+                <w:t xml:space="preserve">Inuence of ow topology on Lagrangian statistics in two-dimensional turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Del Castilo-Negrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13TH EUROPEAN TURBULENCE CONFERENCE (ETC13): PARTICLES IN TURBULENCE, ă TRANSPORT PROCESSES AND MIXING</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of physics : Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.052032</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464748v1</w:t>
+                <w:t xml:space="preserve">hal-01307306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition of MHD flows in confined geometries with helical boundary conditions</w:t>
               </w:r>
@@ -11573,77 +11573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing in modulated turbulence. Numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12040,51 +12040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J T Bos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Araki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.044603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Agoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Yuan Yin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Shao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Fang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.104502" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Peinke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2298882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Goto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad063a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.940" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2189731" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Bos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/acdff7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chahine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kadoch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Del-Castillo-Negrete" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01999-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zecong Qin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2021.1918700" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.864" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377821001094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.L061101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Laadhari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.033105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02765845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Faller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064602" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043104" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167627v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poy&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agullo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.043701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1752375" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Neuhaus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;lling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. T. Bos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.154503" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063500v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.104607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Lu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084603" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.124504" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyao Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rubinstein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/ab1e66" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.014607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018666" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilczek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.061101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.10.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380627v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.022601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559042v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094608" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084606" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02081124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.064604" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G. Jacobitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.214502" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298324v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimpei Futatani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919960" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Morales" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781400083X" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Montgomery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918774" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930295" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Jin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936140" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901297" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.60" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montgomery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/9/095024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.93" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.05.038" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/6/061422" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazarenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802187" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.758422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678338" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.175002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.711476" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Connaughton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.02.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605446v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731302" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Shao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2482-2_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Futatani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego del Castillo Negrete" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadruddin Benkadda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Neffaa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2010.05.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7CHGR3N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647824v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623273" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647805v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.036314" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.056319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512486v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.12.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.145001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-009-0327-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EBE1723223E2AAB46D30E616827734EF92B93D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566046v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457167" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240903273873" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461426v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3263703" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121303" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442513v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956640" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.235003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975347" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.184503" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2565563" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198496v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2714079" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T. Clark" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2728939" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240601091676" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liechtenstein Lukas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.046310" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219766" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185683" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482706v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Rolland" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871760v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382873v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445018v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delache Alexandre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444720v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444836v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pushkarev" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307282v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacobitz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schneider" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kadoch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307280v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Del Castilo-Negrete" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307306v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.T. Bos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052032" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600601v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390985v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kolomensky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32603-8_44" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17D18F71720C6FFD5992FED2FF2803BC492564B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022313v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466690v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302500v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04734435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J T Bos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Araki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.044603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Agoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Yuan Yin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Shao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Fang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.104502" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Peinke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2298882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Goto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad063a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.940" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2189731" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Bos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/acdff7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chahine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kadoch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Del-Castillo-Negrete" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01999-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zecong Qin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2021.1918700" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.864" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377821001094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.L061101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Laadhari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.033105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02765845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Faller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064602" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043104" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167627v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poy&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agullo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.043701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1752375" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Neuhaus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;lling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. T. Bos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.154503" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063500v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.104607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Lu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084603" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyao Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rubinstein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/ab1e66" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.124504" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.014607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018666" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilczek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.061101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.10.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380627v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.022601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559042v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094608" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02081124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.064604" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084606" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G. Jacobitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.214502" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298324v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimpei Futatani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919960" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Morales" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781400083X" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Montgomery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918774" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930295" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Jin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936140" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901297" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.60" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montgomery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/9/095024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.05.038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.93" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/6/061422" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazarenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802187" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.758422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678338" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.175002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.711476" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Connaughton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.02.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605446v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731302" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Shao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2482-2_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Futatani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego del Castillo Negrete" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadruddin Benkadda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Neffaa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2010.05.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7CHGR3N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647824v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623273" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647805v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.036314" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.056319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512486v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.12.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.145001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-009-0327-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EBE1723223E2AAB46D30E616827734EF92B93D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566046v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457167" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240903273873" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461426v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3263703" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121303" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442513v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956640" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.235003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975347" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.184503" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2565563" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198496v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2714079" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T. Clark" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2728939" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240601091676" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liechtenstein Lukas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.046310" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219766" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185683" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482706v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Rolland" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871760v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382873v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445018v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delache Alexandre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444720v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444836v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pushkarev" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307282v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacobitz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schneider" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kadoch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307280v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Del Castilo-Negrete" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052032" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307306v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.T. Bos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600601v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390985v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kolomensky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32603-8_44" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17D18F71720C6FFD5992FED2FF2803BC492564B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022313v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466690v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302500v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04734435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>