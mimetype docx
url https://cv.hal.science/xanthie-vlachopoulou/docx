--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1209,369 +1209,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus adolescent : une traversée super-héroïque ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperconnectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isée Bernateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ep.091.0088⟩</w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (2), pp.241-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pcp.019.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247167v1</w:t>
+                <w:t xml:space="preserve">hal-01423231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperconnectés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isée Bernateau</w:t>
+                <w:t xml:space="preserve">Jeu et création numérique : proposition d’une épreuve de dessin en réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bravermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Cebula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pcp.019.0223⟩</w:t>
+              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.79-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pcp.031.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423231v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu et création numérique : proposition d’une épreuve de dessin en réalité virtuelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le processus adolescent : une traversée super-héroïque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Beulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cophornic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Cunha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Cebula</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (1), pp.79-99. </w:t>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (3), pp.88-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pcp.031.0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ep.091.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247162v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les écrans et leur usage en expansion vont-ils impacter l’adolescence… des bébés 2.0 ?</w:t>
               </w:r>
@@ -2435,441 +2435,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UN ADOLESCENT DANS LA PEAU D’UN AVATAR : ENJEUX DE LA RENCONTRE ENTRE LE PROCESSUS ADOLESCENT ET LES MONDES VIRTUELS</w:t>
+                <w:t xml:space="preserve">Une fenêtre au monde : l’utilisation de médiations numériques dans le cadre de la préparation à la sortie d’adolescents hospitalisés en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Missonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1051228ar⟩</w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (1), pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rppg.070.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247226v1</w:t>
+                <w:t xml:space="preserve">hal-04247223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fenêtre au monde : l’utilisation de médiations numériques dans le cadre de la préparation à la sortie d’adolescents hospitalisés en psychiatrie</w:t>
+                <w:t xml:space="preserve">UN ADOLESCENT DANS LA PEAU D’UN AVATAR : ENJEUX DE LA RENCONTRE ENTRE LE PROCESSUS ADOLESCENT ET LES MONDES VIRTUELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Missonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70 (1), pp.75-88. </w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.207-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rppg.070.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1051228ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247223v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage à l’acte pédophile et les enjeux psychopathologiques du téléchargement : un virtuel protecteur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le jeu vidéo à l’adolescence, entre mégalomanie et perte d’objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 176 (3), pp.301-304. </w:t>
+              <w:t xml:space="preserve">, 2018, 176 (3), pp.274-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247219v1</w:t>
+                <w:t xml:space="preserve">hal-04247222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu vidéo à l’adolescence, entre mégalomanie et perte d’objet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le passage à l’acte pédophile et les enjeux psychopathologiques du téléchargement : un virtuel protecteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 176 (3), pp.274-277. </w:t>
+              <w:t xml:space="preserve">, 2018, 176 (3), pp.301-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247222v1</w:t>
+                <w:t xml:space="preserve">hal-04247219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction au virtuel : l’inquiétante étrangeté, le pharmakon et le corps</w:t>
               </w:r>
@@ -5583,51 +5583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Schoenacker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Missonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthie Vlachopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.107.0162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bravermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.671.0175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Payan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barbosa Bergami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baligand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peronnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1463423624000495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04713826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine France Peiffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laimou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000181" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.12.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.057.0287" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellevergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.033.0093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Bellir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blacioti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.071.0081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Haddouk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.110.0271" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beulard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cophornic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cunha Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.091.0088" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is&#233;e Bernateau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.019.0223" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cebula" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.031.0079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.100.0123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houssier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Enkelaar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.005.0113" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rosso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2020.08.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bittolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vicente" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.073.0107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03224437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.621.0061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.222.0041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051228ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.070.0075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.01.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8TJFP1Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.01.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXV4MSZL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.10.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVLQB2LX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella de Luca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.05.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLNZRFNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.098.0067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnichon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01062301.2016.1218722" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.217.0097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.083.0013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.093.0251" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.094.0911" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2014.11.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gontier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0Z7Z2HJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423203v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Capart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.794.1198" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.126.0111" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423236v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0111" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.571.0181" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.016.0178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gontier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.08.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQZ6QVR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vlach.2019.01" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560918v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Federn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/product-page/investissement-du-moi-et-actes-manqu%C3%A9s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.haddo.2022.01.0089" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560826v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560817v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Schoenacker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Missonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthie Vlachopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.107.0162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bravermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.671.0175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Payan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barbosa Bergami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baligand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peronnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1463423624000495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04713826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine France Peiffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laimou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000181" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.12.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.057.0287" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellevergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.033.0093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Bellir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blacioti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.071.0081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Haddouk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.110.0271" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is&#233;e Bernateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.019.0223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cebula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.031.0079" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beulard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cophornic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cunha Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.091.0088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.100.0123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houssier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Enkelaar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.005.0113" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rosso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2020.08.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bittolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vicente" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.073.0107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03224437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.621.0061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.222.0041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.070.0075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051228ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.01.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXV4MSZL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.01.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8TJFP1Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.10.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVLQB2LX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella de Luca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.05.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLNZRFNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.098.0067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnichon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01062301.2016.1218722" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.217.0097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.083.0013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.093.0251" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.094.0911" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2014.11.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gontier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0Z7Z2HJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423203v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Capart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.794.1198" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.126.0111" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423236v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0111" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.571.0181" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.016.0178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gontier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.08.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQZ6QVR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vlach.2019.01" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560918v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Federn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/product-page/investissement-du-moi-et-actes-manqu%C3%A9s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.haddo.2022.01.0089" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560826v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560817v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>