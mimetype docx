--- v1 (2026-04-11)
+++ v2 (2026-05-19)
@@ -243,655 +243,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel transitionnel des écrans durant la prime enfance : écran-doudou ou doudou-écran ?</w:t>
+                <w:t xml:space="preserve">Sarah and the Fear of Growing Up – A Case Study in School Psychology, Examined From a Psychoanalytic Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Schoenacker</w:t>
+                <w:t xml:space="preserve">Christine France Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
+                <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
+                <w:t xml:space="preserve">Dimitra Laimou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 107 (3), pp.162-169. </w:t>
+              <w:t xml:space="preserve">Rorschachiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (2), pp.174-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spi.107.0162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1192-5604/a000181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548206v1</w:t>
+                <w:t xml:space="preserve">hal-04713826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports d’une épreuve de dessin en réalité virtuelle au bilan projectif</w:t>
+                <w:t xml:space="preserve">Clinical psychologists’ perceptions of telephone consultation for low-income patients during the COVID-19 pandemic: an interview study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bravermann</w:t>
+                <w:t xml:space="preserve">Ségolène Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barbosa Bergami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Peronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psye.671.0175⟩</w:t>
+              <w:t xml:space="preserve">Primary Health Care Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.e58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1463423624000495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548215v1</w:t>
+                <w:t xml:space="preserve">hal-05548742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical psychologists’ perceptions of telephone consultation for low-income patients during the COVID-19 pandemic: an interview study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Potentiel transitionnel des écrans durant la prime enfance : écran-doudou ou doudou-écran ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Schoenacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primary Health Care Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1463423624000495⟩</w:t>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 107 (3), pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spi.107.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548742v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah and the Fear of Growing Up – A Case Study in School Psychology, Examined From a Psychoanalytic Perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Apports d’une épreuve de dessin en réalité virtuelle au bilan projectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bravermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Laimou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rorschachiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (2), pp.174-196. </w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 67 (1), pp.175-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1192-5604/a000181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psye.671.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713826v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs d’évaluation psychologique à l’ère du numérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L’usage des écrans comme outil complémentaire de l’expertise clinique des praticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (1), pp.83-89. </w:t>
+              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (1), pp.287-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cont.057.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247152v1</w:t>
+                <w:t xml:space="preserve">hal-04248779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des écrans comme outil complémentaire de l’expertise clinique des praticiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dispositifs d’évaluation psychologique à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bravermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (1), pp.287-297. </w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (1), pp.83-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cont.057.0287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248779v1</w:t>
+                <w:t xml:space="preserve">hal-04247152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la valeur projective des jeux vidéo chez l’enfant à leur influence sur les réponses Rorschach chez les adolescents du XXI e siècle</w:t>
               </w:r>
@@ -903,51 +903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Bellevergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weismann-Arcache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (1), pp.93-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1020,51 +1020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Bellir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blacioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers critiques de thérapie familiale et de pratiques de réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 71 (2), pp.81-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1092,516 +1092,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téléprésence, hyperconnexion et placement judiciaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le processus adolescent : une traversée super-héroïque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Haddouk</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Beulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cophornic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Cunha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ado.110.0271⟩</w:t>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (3), pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.091.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839762v1</w:t>
+                <w:t xml:space="preserve">hal-04247167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperconnectés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jeu et création numérique : proposition d’une épreuve de dessin en réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bravermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Cebula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pcp.019.0223⟩</w:t>
+              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.79-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pcp.031.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423231v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu et création numérique : proposition d’une épreuve de dessin en réalité virtuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bravermann</w:t>
+                <w:t xml:space="preserve">Hyperconnectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isée Bernateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Cebula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pcp.031.0079⟩</w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (2), pp.241-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pcp.019.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247162v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus adolescent : une traversée super-héroïque ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Téléprésence, hyperconnexion et placement judiciaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Haddouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 91 (3), pp.88-97. </w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, T.40 n° 2 (2), pp.271-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ep.091.0088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ado.110.0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247167v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les écrans et leur usage en expansion vont-ils impacter l’adolescence… des bébés 2.0 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 100 (4), pp.123-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1661,51 +1661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (1), pp.62-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1765,51 +1765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Enkelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (2), pp.113-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1837,248 +1837,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommeil des adolescents et ses perturbations à l’ère du numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le numérique, interférence avec le processus adolescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rosso</w:t>
+                <w:t xml:space="preserve">Christophe Bittolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spp.2020.08.008⟩</w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.105.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247169v1</w:t>
+                <w:t xml:space="preserve">hal-04247168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique, interférence avec le processus adolescent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le sommeil des adolescents et ses perturbations à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy Vicente</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Robert</w:t>
+                <w:t xml:space="preserve">Nathalie Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (1), pp.89-101. </w:t>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (316), pp.39-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ado.105.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spp.2020.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247168v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séances par téléphone dans le contexte du Covid-19 : le cadre et ses limites</w:t>
               </w:r>
@@ -2090,51 +2090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 178 (7), pp.738 - 742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2168,64 +2168,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication virtuelle dans les interstices institutionnels des structures de soin : une cachette libidinale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 73 (2), pp.107-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2272,51 +2272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas clinique inédit de Winnicott : élaboration d’un environnement thérapeutique dans la cure d’une jeune fille anorexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (1), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2344,829 +2344,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est pas du jeu ! Quand des adolescents défient la logique de l’usage d’un serious game de simulation familiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les limbes du numérique sur Internet. Un exemple contemporain de relation d’objet virtuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 222 (4), pp.41-52. </w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), pp.67-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.222.0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cm.098.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247229v1</w:t>
+                <w:t xml:space="preserve">hal-04247227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fenêtre au monde : l’utilisation de médiations numériques dans le cadre de la préparation à la sortie d’adolescents hospitalisés en psychiatrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">UN ADOLESCENT DANS LA PEAU D’UN AVATAR : ENJEUX DE LA RENCONTRE ENTRE LE PROCESSUS ADOLESCENT ET LES MONDES VIRTUELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Missonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rppg.070.0075⟩</w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.207-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1051228ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247223v1</w:t>
+                <w:t xml:space="preserve">hal-04247226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UN ADOLESCENT DANS LA PEAU D’UN AVATAR : ENJEUX DE LA RENCONTRE ENTRE LE PROCESSUS ADOLESCENT ET LES MONDES VIRTUELS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une fenêtre au monde : l’utilisation de médiations numériques dans le cadre de la préparation à la sortie d’adolescents hospitalisés en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Missonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (2), pp.207-221. </w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (1), pp.75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1051228ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rppg.070.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247226v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu vidéo à l’adolescence, entre mégalomanie et perte d’objet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">C’est pas du jeu ! Quand des adolescents défient la logique de l’usage d’un serious game de simulation familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 176 (3), pp.274-277. </w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222 (4), pp.41-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dia.222.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247222v1</w:t>
+                <w:t xml:space="preserve">hal-04247229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage à l’acte pédophile et les enjeux psychopathologiques du téléchargement : un virtuel protecteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 176 (3), pp.301-304. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.01.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction au virtuel : l’inquiétante étrangeté, le pharmakon et le corps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le jeu vidéo à l’adolescence, entre mégalomanie et perte d’objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (3), pp.274-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2017.10.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247217v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps d’une psycho(patho)logie des usages du numérique est venu !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Addiction au virtuel : l’inquiétante étrangeté, le pharmakon et le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 83 (3), pp.395-398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.05.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 83 (1), pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247225v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limbes du numérique sur Internet. Un exemple contemporain de relation d’objet virtuelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le temps d’une psycho(patho)logie des usages du numérique est venu !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Missonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (3), pp.395-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.098.0067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04247227v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Sigmund Freud and Paul Federn: culture as a shared path of sublimation</w:t>
               </w:r>
@@ -3191,51 +3191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bonnichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Scandinavian Psychoanalytic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (1), pp.61-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3269,64 +3269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grossesse adolescente, au carrefour de virtualités plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 217 (3), pp.97-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3360,51 +3360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bébés et les écrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (3), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3432,187 +3432,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre S. Freud et P. Federn : la culture en partage</w:t>
+                <w:t xml:space="preserve">Winnicott, entre dedans et dehors. Extraits de correspondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (1), pp.251-262. </w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (4), pp.911-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.093.0251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ado.094.0911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247234v1</w:t>
+                <w:t xml:space="preserve">hal-04247244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games in group help to evaluate the risk of suicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Haddouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Cybertherapy and Telemedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3631,265 +3605,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winnicott, entre dedans et dehors. Extraits de correspondance</w:t>
+                <w:t xml:space="preserve">Entre S. Freud et P. Federn : la culture en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bonnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (4), pp.911-924. </w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (1), pp.251-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ado.094.0911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cm.093.0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247244v1</w:t>
+                <w:t xml:space="preserve">hal-04247234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandir à l’heure du numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freud consultant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bonnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Huerre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
+                <w:t xml:space="preserve">Noémie Capart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (282), pp.14-20. </w:t>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spp.2014.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfp.794.1198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247238v1</w:t>
+                <w:t xml:space="preserve">hal-01423203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychose et (con)fusion homme/machine : des réalités virtuelles inquiétantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 173 (8), pp.721-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3929,395 +3955,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freud consultant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Grandir à l’heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Capart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (282), pp.14-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfp.794.1198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spp.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423203v1</w:t>
+                <w:t xml:space="preserve">hal-04247238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Même pas mort ! Incarner un super héros virtuel face à un deuil traumatique à l'adolescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le héros virtuel comme révélateur de fantasmes archaïques à l'adolescence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Haddouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 126 (1), </w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/top.126.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dia.203.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423239v1</w:t>
+                <w:t xml:space="preserve">hal-01423236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le héros virtuel comme révélateur de fantasmes archaïques à l'adolescence.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Même pas mort ! Incarner un super héros virtuel face à un deuil traumatique à l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.203.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/top.126.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423236v2</w:t>
+                <w:t xml:space="preserve">hal-01423239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passion virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (1), pp.181-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4351,51 +4351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les destins du virtuel à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4442,51 +4442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apologie du virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Gontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4577,51 +4577,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ADOLESCENCE À L'ÈRE DU VIRTUEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4639,64 +4639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie des écrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, 2019, Que sais-je ?, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.vlach.2019.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4749,51 +4749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bonnichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4863,51 +4863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bonnichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4983,77 +4983,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4. Un gradient de téléprésence dans la rencontre clinique à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Haddouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télépsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.89-101, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5113,51 +5113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bonnichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bonnichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5343,51 +5343,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virtuel et ses destins : Quand la virtualité adolescente rencontre le virtuel des Nouvelles Technologies de l'Information et de la Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthie Vlachopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Paris Descartes, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5583,51 +5583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Schoenacker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Missonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthie Vlachopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.107.0162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bravermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.671.0175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Payan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barbosa Bergami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baligand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peronnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1463423624000495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04713826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine France Peiffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laimou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000181" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.12.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.057.0287" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellevergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.033.0093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Bellir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blacioti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.071.0081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Haddouk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.110.0271" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is&#233;e Bernateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.019.0223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cebula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.031.0079" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beulard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cophornic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cunha Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.091.0088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.100.0123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houssier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Enkelaar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.005.0113" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rosso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2020.08.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bittolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vicente" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.073.0107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03224437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.621.0061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.222.0041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.070.0075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051228ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.01.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXV4MSZL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.01.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8TJFP1Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.10.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVLQB2LX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella de Luca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.05.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLNZRFNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.098.0067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnichon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01062301.2016.1218722" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.217.0097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.083.0013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.093.0251" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.094.0911" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2014.11.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gontier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0Z7Z2HJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423203v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Capart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.794.1198" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.126.0111" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423236v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0111" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.571.0181" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.016.0178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gontier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.08.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQZ6QVR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vlach.2019.01" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560918v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Federn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/product-page/investissement-du-moi-et-actes-manqu%C3%A9s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.haddo.2022.01.0089" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560826v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560817v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04713826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine France Peiffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthie Vlachopoulou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laimou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Payan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barbosa Bergami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baligand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peronnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1463423624000495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Schoenacker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Missonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.107.0162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bravermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.671.0175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.057.0287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.12.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellevergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.033.0093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Bellir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blacioti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.071.0081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cophornic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cunha Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.091.0088" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cebula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.031.0079" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is&#233;e Bernateau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.019.0223" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Haddouk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.110.0271" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05548194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.100.0123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houssier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Enkelaar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.005.0113" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bittolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vicente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rosso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2020.08.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.073.0107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03224437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.621.0061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.098.0067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051228ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.070.0075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.222.0041" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247219v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.01.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8TJFP1Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.01.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXV4MSZL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.10.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVLQB2LX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella de Luca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.05.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLNZRFNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnichon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01062301.2016.1218722" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.217.0097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.083.0013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.094.0911" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.093.0251" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Capart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.794.1198" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gontier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0Z7Z2HJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huerre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2014.11.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423236v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0111" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.126.0111" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.571.0181" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.016.0178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gontier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.08.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQZ6QVR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vlach.2019.01" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560918v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Federn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/product-page/investissement-du-moi-et-actes-manqu%C3%A9s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.haddo.2022.01.0089" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560826v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560817v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>