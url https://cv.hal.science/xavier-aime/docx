--- v0 (2026-04-07)
+++ v1 (2026-05-07)
@@ -923,377 +923,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrich classifications in psychiatry with textual data: an ontology for psychiatry including social concepts.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semantic interoperability platform for Healthcare Information Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (2), pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267491v1</w:t>
+                <w:t xml:space="preserve">hal-01120299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Artificial intelligence meeting neuropsychology. Semantic memory in normal and pathological aging].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enrich classifications in psychiatry with textual data: an ontology for psychiatry including social concepts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Charlet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13, pp.88-96</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 210, pp.221-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267490v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic interoperability platform for Healthcare Information Exchange</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Sadou</w:t>
+                <w:t xml:space="preserve">[Artificial intelligence meeting neuropsychology. Semantic memory in normal and pathological aging].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ouagne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.88-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120299v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automatic harmonization of the representation of medical reports to assess their similarities.</w:t>
               </w:r>
@@ -1400,51 +1400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Medical Informatics (still) Needs Cognitive and Social Sciences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.86-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1834,51 +1834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un patron de conception pour la modélisation ontologique des paradigmes expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hilbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1929,51 +1929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des connaissances médicales temporelles au moyen d’ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hilbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2024,51 +2024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une Petite Ontologie Fondationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hilbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2395,51 +2395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Melo Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2475,394 +2475,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOVMI : vers une méthode interactive pour la validation d'ontologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Eléments de réflexion sur l'utilisation de corpus pour la construction d'ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es journées francophones d'Ingénierie des Connaissances (IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">IC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166359v1</w:t>
+                <w:t xml:space="preserve">hal-01167550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de réflexion sur l'utilisation de corpus pour la construction d'ontologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">LOVMI : vers une méthode interactive pour la validation d'ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">26es journées francophones d'Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167550v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà du DSM : les ontologies comme aide aux classifications descriptives psychiatriques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">IC: Ingénierie des Connaissances ou Ingénierie du Conformisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e édition du Symposium sur l'Ingénierie de l'Information Médicale</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840700v1</w:t>
+                <w:t xml:space="preserve">hal-01103767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IC: Ingénierie des Connaissances ou Ingénierie du Conformisme ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Au delà du DSM : les ontologies comme aide aux classifications descriptives psychiatriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+              <w:t xml:space="preserve">2e édition du Symposium sur l'Ingénierie de l'Information Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103767v1</w:t>
+                <w:t xml:space="preserve">hal-00840700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi servent les ontologies fondationnelles ?</w:t>
               </w:r>
@@ -2874,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baneyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2956,51 +2956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemioSem et ProxSem : mesures sémiotiques de similarité et de proximité conceptuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3058,273 +3058,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare diseases knowledge management: the contribution of proximity measurements in OntoOrpha and OMIM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Gradient de Prototypicalité Lexicale : définition et cas d'application sur la terminologie des ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 24th European Medical Informatics Conference (EMIC’2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Pise, Italy. pp.88-92</w:t>
+              <w:t xml:space="preserve">23es journées francophones d'Ingénierie des Connaissances (IC'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167106v1</w:t>
+                <w:t xml:space="preserve">hal-00714621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient de Prototypicalité Lexicale : définition et cas d'application sur la terminologie des ontologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Rare diseases knowledge management: the contribution of proximity measurements in OntoOrpha and OMIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Dhombres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es journées francophones d'Ingénierie des Connaissances (IC'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.117-132</w:t>
+              <w:t xml:space="preserve">the 24th European Medical Informatics Conference (EMIC’2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pise, Italy. pp.88-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714621v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the efficiency of ontology engineering by introducing prototypicality</w:t>
               </w:r>
@@ -4309,51 +4309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Medical Knowledge Representation Using Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hilbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4432,51 +4432,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradients de prototypicalité, mesures de similarité et de proximité sémantique : une contribution à l'Ingénierie des Ontologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Nantes, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4529,186 +4529,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation ontologique et psychologies : une influence réciproque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modélisation ontologique et psychologie : une influence réciproque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Modélisations, simulations, systèmes complexes, Franck Varenne, 9782373612608</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 9782373612608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748916v1</w:t>
+                <w:t xml:space="preserve">hal-05076392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation ontologique et psychologie : une influence réciproque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation ontologique et psychologies : une influence réciproque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021, 9782373612608</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Modélisations, simulations, systèmes complexes, Franck Varenne, 9782373612608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076392v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4752,51 +4752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baneyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hilbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4917,51 +4917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5ECF4D17"/>
+    <w:nsid w:val="5890386C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5148,51 +5148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-aime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130928224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cardoso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meneton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aim&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meininger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grabli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lf Melo Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-890" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Nev&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Krebs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charlet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aim&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Traor&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chniti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sadou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouagne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Par&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Declerck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aime" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thovex" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-883-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hilbey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dan&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cardoso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meininger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grabli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bretonnel Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Melo Mora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493879v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03996-6_19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D39W1DNX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti220470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arnould" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/modelisations-simulations-systemes-complexes-2425-5661/313-modelisation-ontologique-psychologies-une-influence-reciproque-9782373612608.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-aime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130928224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cardoso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meneton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aim&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meininger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grabli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lf Melo Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-890" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Nev&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Krebs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charlet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aim&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Traor&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chniti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sadou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Par&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Declerck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aime" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thovex" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-883-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hilbey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dan&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cardoso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meininger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grabli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bretonnel Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Melo Mora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493879v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03996-6_19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D39W1DNX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti220470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arnould" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/modelisations-simulations-systemes-complexes-2425-5661/313-modelisation-ontologique-psychologies-une-influence-reciproque-9782373612608.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>