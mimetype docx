--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -3058,273 +3058,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient de Prototypicalité Lexicale : définition et cas d'application sur la terminologie des ontologies</w:t>
+                <w:t xml:space="preserve">Rare diseases knowledge management: the contribution of proximity measurements in OntoOrpha and OMIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Dhombres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es journées francophones d'Ingénierie des Connaissances (IC'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.117-132</w:t>
+              <w:t xml:space="preserve">the 24th European Medical Informatics Conference (EMIC’2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pise, Italy. pp.88-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714621v1</w:t>
+                <w:t xml:space="preserve">hal-01167106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare diseases knowledge management: the contribution of proximity measurements in OntoOrpha and OMIM</w:t>
+                <w:t xml:space="preserve">Gradient de Prototypicalité Lexicale : définition et cas d'application sur la terminologie des ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 24th European Medical Informatics Conference (EMIC’2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Pise, Italy. pp.88-92</w:t>
+              <w:t xml:space="preserve">23es journées francophones d'Ingénierie des Connaissances (IC'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167106v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the efficiency of ontology engineering by introducing prototypicality</w:t>
               </w:r>
@@ -3520,338 +3520,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiotic-based Prototypicality Gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEMIOSEM : une mesure de similarité conceptuelle fondée sur une approche sémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Trichet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Informatics and Semiotics in Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Beijing, China. pp.239-246</w:t>
+              <w:t xml:space="preserve">IC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421798v1</w:t>
+                <w:t xml:space="preserve">hal-00377546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemioSem: une mesure de similarité conceptuelle fondée sur une approche sémiotique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiotic-based Prototypicality Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes journées francophones d'Ingénierie des Connaissances (IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.229-240</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Informatics and Semiotics in Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Beijing, China. pp.239-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462602v1</w:t>
+                <w:t xml:space="preserve">hal-00421798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMIOSEM : une mesure de similarité conceptuelle fondée sur une approche sémiotique</w:t>
+                <w:t xml:space="preserve">SemioSem: une mesure de similarité conceptuelle fondée sur une approche sémiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francky Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.229</w:t>
+              <w:t xml:space="preserve">20èmes journées francophones d'Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.229-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377546v1</w:t>
+                <w:t xml:space="preserve">hal-00462602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Personalization: an approach based on Conceptual Prototypicality</w:t>
               </w:r>
@@ -4917,51 +4917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5890386C"/>
+    <w:nsid w:val="1099A8B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5148,51 +5148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-aime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130928224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cardoso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meneton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aim&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meininger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grabli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lf Melo Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-890" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Nev&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Krebs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charlet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aim&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Traor&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chniti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sadou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Par&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Declerck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aime" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thovex" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-883-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hilbey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dan&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cardoso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meininger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grabli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bretonnel Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Melo Mora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493879v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03996-6_19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D39W1DNX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti220470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arnould" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/modelisations-simulations-systemes-complexes-2425-5661/313-modelisation-ontologique-psychologies-une-influence-reciproque-9782373612608.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-aime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130928224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cardoso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meneton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aim&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meininger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grabli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lf Melo Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-890" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Nev&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Krebs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charlet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aim&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Traor&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chniti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sadou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Par&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Declerck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aime" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thovex" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-883-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hilbey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dan&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cardoso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meininger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grabli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bretonnel Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Melo Mora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493879v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03996-6_19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D39W1DNX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti220470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arnould" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/modelisations-simulations-systemes-complexes-2425-5661/313-modelisation-ontologique-psychologies-une-influence-reciproque-9782373612608.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>