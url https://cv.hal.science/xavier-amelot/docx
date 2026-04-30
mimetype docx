--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Amelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated conceptual framework for SDI research: experiences from French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Infrastructures Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.54 - 82. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2902/1725-0463.2019.14.art3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickens's Pioneering Rhetoric of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jaëck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations : la revue électronique du CEMRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur la nature à Madagascar, dans le sillage du teny baiko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rakoto-Ramiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mellac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.073.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données institutionnelles et données contributives sur la biodiversité, quelle légitimité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie participative pour le développement local et la gestion de l'environnement à Madagascar : Empowerment, impérialisme numérique ou illusion participative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (2013/4), pp.47-67. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.774.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic data suggest a natural prehuman origin of open habitats in northern Madagascar and question the deforestation narrative in this region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Crouau-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounès Chikhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (32), pp.13028 - 13033. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1200153109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il brûler les Znieff ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, article 498, en ligne : http://cybergeo.revues.org/index23052.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique économique et recompositions territoriales, une industrie traditionnelle locale de l'Inde du sud face à la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (671-672), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.671.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature enfermée ou l'aire protégée comme norme de protection d'un bien commun menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.81-96. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.3580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography and spatial justice in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union géographique Internationale, Paris 2022, Times for Spatial Justice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2022, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le patrimoine croise le chemin des pratiques sportives. La restructuration du réseau de sentiers des bas de l’ouest de l’île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire et international « Les îles à venir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle des lisières pour la réalisation de la trame verte bocagère en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment mobiliser l'action publique pour la mise en oeuvre de la Trame verte et bleue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’écologie, du développement durable et de l’énergie, Ministère de l’agriculture, de l'agroalimentaire et de la forêt, Irstea, Centre de ressources TVB, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Echelle des Lisières pour la réalisation de la trame verte de la région Poitou- Charentes – Expérimentation d’ateliers de cartographie participative du bocage bressuirais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage, un objet médiateur entre sociétés et environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ADESS, CEPAGE (Centre de recherche sur l'histoire et la culture des paysages), Conseil Général Deux-Sèvres, Colloque organisé avec le soutien du Ministère de l’Ecologie, du Développement durable et de l’énergie, Jan 2015, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une cartographie plurielle des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des formes pour vivre l'environnement : théorie, expérience, esthétique et critique politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS; CRAL, Oct 2015, EHESS - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trames à la chaîne, un regard critique sur les approches standards de cartographie des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres DécryptaGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Baculard, Françoise de Blomac, ENSG, Apr 2015, Marne-la-vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode Majeur au mode Mineur : de la cartographie institutionnelle à la cartographie radicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires de recherche "Puissance du Mode Mineur" du Laboratoire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données institutionnelles et données contributives sur la biodiversité, quelles légitimités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du GIS CIST "Fronts et frontières des sciences du territoire" (CIST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.5-11, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en dialogue les expertises scientifiques, techniques et habitantes. Études de cas et propositions méthodologiques à partir de l'expérimentation d'ateliers de cartographie participative sur les continuités écologiques du bocage bressuirais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque du réseau OPDE - Des outils pour décider ensemble "se mobiliser ensemble, pour décider ensemble"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Yverdon-les-Bains, Suisse. pp.102-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduire sans appauvrir... comment gérer la diversité des points de vue ? Proposition à partir de la cartographie de la TVB en région bocagère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter et enrichir les représentations de l'environnement. Vers une mise en interrelation de savoirs hétérogènes sur les continuités écologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales, sciences spatiales et sciences écologique pour une co-décision dans la prise en compte des continuités écologiques sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie Ecologie, Politique : un climat de changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche argumentée, négociée et multi-scalaire de la cartographie des continuités écologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MAGIS – 1er Séminaire du groupe “suivi des milieux” “Approches méthodologiques en géomatique pour la cartographie de la trame verte et bleue”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une autre utilisation du fichier ZNIEFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ZNIEFF 30 ans d'inventaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la cartographie critique dans le débat public, Cartographie participative & web 2.0 pour le développement local et la gestion de l'environnement à Madagascar et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international CARPAR, Cartographie et participation, Quand cartographie 2.0 et cartographie critique se rencontrent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des justiciers de la biodiversité aux injustices spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et Injustice Spatiales - Spatial Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.193-216, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sakalava et le bourguignon, Réflexion sur la colonisation intellectuelle et les petites hypocrisies de la conservation.Dépasser/dénoncer les clichés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples indigènes et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation et conservation de la nature, télescopage des échelles, recyclage et hybridation des statuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Echelle des Lisières, application à la région Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Françaises de l'Ecologie du Paysage IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires protégées : forme, limites et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mellac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AIRD : L'aire protégée, espace de ségrégation ou espace d'intégration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squatting on one's own land. What remains of indigenous land rights when faced with national conservation and agribusiness projects ? The case of the Diana region in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper Session : 3633, Indigenous Peoples and Protected Areas, AAG Conference, Washington DC, avril 14-18 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires protégées : pourquoi, où et combien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mellac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 1 AIRD « L'aire protégée, espace de ségrégation ou espace d'intégration », Pessac, 18 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement de la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde : Nature : ordre ou désordre Journée TRANSVERSES Université Bordeaux-Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace protégé ou la nature enfermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Espaces protégés, acceptation sociale et conflits environnementaux, Chambéry, 16-18 septembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les justes territoires de la conservation : la délimitation du nouveau réseau d'aires protégées à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Justice et injustices spatiales, Paris, 12-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation par télédétection de la déforestation à Madagascar : comparer ce qui est comparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIèmes Journées Scientifiques du Réseau Télédétection de l'AUF, Télédétection et gestion de l'environnement, Antananarivo (Madagascar), 3-7 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières AOC pour une agriculture durable : entre stratégies locales et réglementation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ormaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10ème colloque international annuel du secrétariat international francophone pour l'évaluation environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aire protégée forestière : évolution d'un modèle de gestion d'un bien environnemental (Guinée et Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les biens environnementaux : biens publics, biens communs, quelles gestions décentralisées durables ?", UMR ADES, Pessac, 6 janvier 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'échelles, jeux d'acteurs, jeux de mots. Approche comparée des politiques forestières en Guinée, à Madagascar et au Vietnam : de la colonisation à la globalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mellac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international GECOREV Gestion concertée des ressources naturelles et de l'environnement - du local au mondial - : pour un dialogue entre chercheurs, société civile et décideurs, Université de Versailles, Saint-Quentin-en-Yvelines, 26-27-28 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : croiser expertises techniques, scientifiques et habitantes, pour cartographier ensemble le bocage bressuirais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blažek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIVA Amiens, octobre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : Trame bocagère, quelles fonctionnalités écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blažek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIVA Amiens, octobre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : quelles informations géographiques pour cartographier la trame bocagère dans le bressuirais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blažek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIVA Amiens, octobre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode Majeur au mode Mineur. De la cartographie institutionnelle à la cartographie radicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Fleurot; Nathalie Jaëck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puissance du mode Mineur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l’homme d’Aquitaine, pp.173-192, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision gestionnaire de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Tsayem Demaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Noucher; Laurent Polidori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas critique de la Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782271132130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forêt grignotée et régénérée par les abattis ? (Moïse Tsayem Demaze et Xavier Amelot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Tsayem Demaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas critique de la Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingérence écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mellac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cynorrhodon (collectif eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt Primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cynorrhodon (collectif eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire la Nature à Madagascar : des mythes contre des cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace protégé ou la nature enfermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces protégés. Entre conflits et acceptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BELIN, 2014, 978-2-7011-8963-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01086053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des justiciers de la biodiversité aux injustices spatiales. L'exemple de l'extension du réseau d'aires protégées à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Carriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanchon D. ; Gardin J. ; Moreau S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et injustices environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Paris Ouest, pp.193-214, 2011, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire » du développement (durable) au Sud : Production scientifique, construction du discours, déterminants de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bouquet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographes et le développement, discours et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, pp.89-104, 2010, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.11201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie de Madagascar, une histoire de représentations entre mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données géocartographiques numériques : démocratisation de la carte ou nouvel impérialisme numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure linéaire et développement durable, approche méthodologique multiscalaire des systèmes fonctionnels pour construire des indicateurs de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A89, Réorganisations foncières et changements paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable : quelles nouvelles politiques aux ASF ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passages UMR 5319; CREGUR - OIES - Université de la Réunion; GEODE UMR 5602 CNRS; UMR PVBMT CIRAD, Pôle de Protection des Plantes (3P), 7 chemin de l'IRAT, Ligne Paradis, 97410 Saint-Pierre (La Réunion); Systèmes d'élevage méditerranéens et tropicaux (SELMET), UMR0868. 2022, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05199200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion. Histoire et dynamiques, perceptions et pratiques, gestion et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Germanaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PASSAGES - UMR 5319 du CNRS, CREGUR-Université de la Réunion, UMR GEODE Université de Toulouse Jean Jaurès. 2017, 194 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Amelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated conceptual framework for SDI research: experiences from French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Infrastructures Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.54 - 82. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2902/1725-0463.2019.14.art3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur la nature à Madagascar, dans le sillage du teny baiko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rakoto-Ramiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mellac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.073.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickens's Pioneering Rhetoric of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jaëck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations : la revue électronique du CEMRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données institutionnelles et données contributives sur la biodiversité, quelle légitimité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie participative pour le développement local et la gestion de l'environnement à Madagascar : Empowerment, impérialisme numérique ou illusion participative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (2013/4), pp.47-67. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.774.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic data suggest a natural prehuman origin of open habitats in northern Madagascar and question the deforestation narrative in this region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Crouau-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounès Chikhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (32), pp.13028 - 13033. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1200153109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique économique et recompositions territoriales, une industrie traditionnelle locale de l'Inde du sud face à la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (671-672), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.671.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il brûler les Znieff ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, article 498, en ligne : http://cybergeo.revues.org/index23052.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature enfermée ou l'aire protégée comme norme de protection d'un bien commun menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.81-96. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.3580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography and spatial justice in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union géographique Internationale, Paris 2022, Times for Spatial Justice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2022, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le patrimoine croise le chemin des pratiques sportives. La restructuration du réseau de sentiers des bas de l’ouest de l’île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire et international « Les îles à venir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trames à la chaîne, un regard critique sur les approches standards de cartographie des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres DécryptaGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Baculard, Françoise de Blomac, ENSG, Apr 2015, Marne-la-vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une cartographie plurielle des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des formes pour vivre l'environnement : théorie, expérience, esthétique et critique politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS; CRAL, Oct 2015, EHESS - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Echelle des Lisières pour la réalisation de la trame verte de la région Poitou- Charentes – Expérimentation d’ateliers de cartographie participative du bocage bressuirais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage, un objet médiateur entre sociétés et environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ADESS, CEPAGE (Centre de recherche sur l'histoire et la culture des paysages), Conseil Général Deux-Sèvres, Colloque organisé avec le soutien du Ministère de l’Ecologie, du Développement durable et de l’énergie, Jan 2015, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle des lisières pour la réalisation de la trame verte bocagère en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment mobiliser l'action publique pour la mise en oeuvre de la Trame verte et bleue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’écologie, du développement durable et de l’énergie, Ministère de l’agriculture, de l'agroalimentaire et de la forêt, Irstea, Centre de ressources TVB, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données institutionnelles et données contributives sur la biodiversité, quelles légitimités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du GIS CIST "Fronts et frontières des sciences du territoire" (CIST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.5-11, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode Majeur au mode Mineur : de la cartographie institutionnelle à la cartographie radicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires de recherche "Puissance du Mode Mineur" du Laboratoire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en dialogue les expertises scientifiques, techniques et habitantes. Études de cas et propositions méthodologiques à partir de l'expérimentation d'ateliers de cartographie participative sur les continuités écologiques du bocage bressuirais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque du réseau OPDE - Des outils pour décider ensemble "se mobiliser ensemble, pour décider ensemble"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Yverdon-les-Bains, Suisse. pp.102-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduire sans appauvrir... comment gérer la diversité des points de vue ? Proposition à partir de la cartographie de la TVB en région bocagère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter et enrichir les représentations de l'environnement. Vers une mise en interrelation de savoirs hétérogènes sur les continuités écologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la cartographie critique dans le débat public, Cartographie participative & web 2.0 pour le développement local et la gestion de l'environnement à Madagascar et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international CARPAR, Cartographie et participation, Quand cartographie 2.0 et cartographie critique se rencontrent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche argumentée, négociée et multi-scalaire de la cartographie des continuités écologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MAGIS – 1er Séminaire du groupe “suivi des milieux” “Approches méthodologiques en géomatique pour la cartographie de la trame verte et bleue”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une autre utilisation du fichier ZNIEFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ZNIEFF 30 ans d'inventaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales, sciences spatiales et sciences écologique pour une co-décision dans la prise en compte des continuités écologiques sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie Ecologie, Politique : un climat de changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des justiciers de la biodiversité aux injustices spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et Injustice Spatiales - Spatial Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.193-216, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sakalava et le bourguignon, Réflexion sur la colonisation intellectuelle et les petites hypocrisies de la conservation.Dépasser/dénoncer les clichés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples indigènes et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Echelle des Lisières, application à la région Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Françaises de l'Ecologie du Paysage IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation et conservation de la nature, télescopage des échelles, recyclage et hybridation des statuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement de la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde : Nature : ordre ou désordre Journée TRANSVERSES Université Bordeaux-Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires protégées : pourquoi, où et combien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mellac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 1 AIRD « L'aire protégée, espace de ségrégation ou espace d'intégration », Pessac, 18 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squatting on one's own land. What remains of indigenous land rights when faced with national conservation and agribusiness projects ? The case of the Diana region in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper Session : 3633, Indigenous Peoples and Protected Areas, AAG Conference, Washington DC, avril 14-18 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires protégées : forme, limites et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mellac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AIRD : L'aire protégée, espace de ségrégation ou espace d'intégration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace protégé ou la nature enfermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Espaces protégés, acceptation sociale et conflits environnementaux, Chambéry, 16-18 septembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les justes territoires de la conservation : la délimitation du nouveau réseau d'aires protégées à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Justice et injustices spatiales, Paris, 12-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation par télédétection de la déforestation à Madagascar : comparer ce qui est comparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIèmes Journées Scientifiques du Réseau Télédétection de l'AUF, Télédétection et gestion de l'environnement, Antananarivo (Madagascar), 3-7 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières AOC pour une agriculture durable : entre stratégies locales et réglementation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ormaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10ème colloque international annuel du secrétariat international francophone pour l'évaluation environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aire protégée forestière : évolution d'un modèle de gestion d'un bien environnemental (Guinée et Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les biens environnementaux : biens publics, biens communs, quelles gestions décentralisées durables ?", UMR ADES, Pessac, 6 janvier 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'échelles, jeux d'acteurs, jeux de mots. Approche comparée des politiques forestières en Guinée, à Madagascar et au Vietnam : de la colonisation à la globalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mellac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international GECOREV Gestion concertée des ressources naturelles et de l'environnement - du local au mondial - : pour un dialogue entre chercheurs, société civile et décideurs, Université de Versailles, Saint-Quentin-en-Yvelines, 26-27-28 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : croiser expertises techniques, scientifiques et habitantes, pour cartographier ensemble le bocage bressuirais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blažek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIVA Amiens, octobre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : Trame bocagère, quelles fonctionnalités écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blažek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIVA Amiens, octobre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : quelles informations géographiques pour cartographier la trame bocagère dans le bressuirais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blažek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIVA Amiens, octobre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode Majeur au mode Mineur. De la cartographie institutionnelle à la cartographie radicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Fleurot; Nathalie Jaëck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puissance du mode Mineur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l’homme d’Aquitaine, pp.173-192, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt Primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cynorrhodon (collectif eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision gestionnaire de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Tsayem Demaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Noucher; Laurent Polidori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas critique de la Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782271132130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forêt grignotée et régénérée par les abattis ? (Moïse Tsayem Demaze et Xavier Amelot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Tsayem Demaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas critique de la Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingérence écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mellac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cynorrhodon (collectif eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire la Nature à Madagascar : des mythes contre des cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace protégé ou la nature enfermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces protégés. Entre conflits et acceptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BELIN, 2014, 978-2-7011-8963-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01086053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des justiciers de la biodiversité aux injustices spatiales. L'exemple de l'extension du réseau d'aires protégées à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Carriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanchon D. ; Gardin J. ; Moreau S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et injustices environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Paris Ouest, pp.193-214, 2011, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire » du développement (durable) au Sud : Production scientifique, construction du discours, déterminants de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bouquet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographes et le développement, discours et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, pp.89-104, 2010, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.11201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie de Madagascar, une histoire de représentations entre mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données géocartographiques numériques : démocratisation de la carte ou nouvel impérialisme numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A89, Réorganisations foncières et changements paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure linéaire et développement durable, approche méthodologique multiscalaire des systèmes fonctionnels pour construire des indicateurs de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable : quelles nouvelles politiques aux ASF ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passages UMR 5319; CREGUR - OIES - Université de la Réunion; GEODE UMR 5602 CNRS; UMR PVBMT CIRAD, Pôle de Protection des Plantes (3P), 7 chemin de l'IRAT, Ligne Paradis, 97410 Saint-Pierre (La Réunion); Systèmes d'élevage méditerranéens et tropicaux (SELMET), UMR0868. 2022, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05199200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion. Histoire et dynamiques, perceptions et pratiques, gestion et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Germanaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PASSAGES - UMR 5319 du CNRS, CREGUR-Université de la Réunion, UMR GEODE Université de Toulouse Jean Jaurès. 2017, 194 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2902/1725-0463.2019.14.art3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.073.0073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2861" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.774.0047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200153109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.671.0137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gruhier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nageleisen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martignac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teyssier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chambaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bla&#382;ek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boutin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-critique-de-la-guyane/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.11201" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347489v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345016v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2902/1725-0463.2019.14.art3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.073.0073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2861" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.774.0047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200153109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.671.0137" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gruhier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nageleisen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martignac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teyssier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chambaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bla&#382;ek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boutin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-critique-de-la-guyane/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.11201" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347489v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345016v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>