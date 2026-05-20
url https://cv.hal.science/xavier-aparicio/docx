--- v0 (2026-03-15)
+++ v1 (2026-05-20)
@@ -217,278 +217,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEST: International Database of Emotional Short Texts.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets d’un entraînement à la production de &amp;lt;i&amp;gt;Twoutils&amp;lt;/i&amp;gt; sur la réussite de l’accord sujet-verbe chez des élèves de 3&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; année du primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna K. Kaakinen</w:t>
+                <w:t xml:space="preserve">Jérémy Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egon Werlen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cengiz Acartürk</w:t>
+                <w:t xml:space="preserve">Marie-France Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aparicio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0274480⟩</w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.02006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202214302006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814211v1</w:t>
+                <w:t xml:space="preserve">hal-04557592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un entraînement à la production de &amp;lt;i&amp;gt;Twoutils&amp;lt;/i&amp;gt; sur la réussite de l’accord sujet-verbe chez des élèves de 3&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; année du primaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Alamargot</w:t>
+                <w:t xml:space="preserve">IDEST: International Database of Emotional Short Texts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna K. Kaakinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Louis</w:t>
+                <w:t xml:space="preserve">Yvonne Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Morin</w:t>
+                <w:t xml:space="preserve">Cengiz Acartürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aparicio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 143, pp.02006. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.e0274480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202214302006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0274480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557592v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiciels d’apprentissage de la lecture pour les apprenants en langue seconde : bilan et perspectives</w:t>
               </w:r>
@@ -712,64 +712,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 163, pp.769-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2605,51 +2605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ballenghein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psycholint7010004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814211v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna K. Kaakinen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Werlen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kammerer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Acart&#252;rk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Louis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Morin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03842352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillia Bouchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03842338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bela&#239;d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-022-10121-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-017-9501-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pasqualotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2015.1025706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165029.t009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.08.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGFZ6QT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03842379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bairstow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14790718.2015.1037306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03842362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavaur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14790718.2013.783583" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Midgley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Pu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03842378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Holcomb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dijkstra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavaur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannika Lax&#233;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ballenghein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psycholint7010004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Louis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna K. Kaakinen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Werlen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kammerer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Acart&#252;rk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274480" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03842352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillia Bouchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03842338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bela&#239;d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-022-10121-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-017-9501-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pasqualotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2015.1025706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165029.t009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.08.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGFZ6QT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03842379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bairstow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14790718.2015.1037306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03842362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavaur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14790718.2013.783583" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Midgley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Pu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03842378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Holcomb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dijkstra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavaur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannika Lax&#233;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>