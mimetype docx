--- v0 (2026-03-18)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Begaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Compact Single-Layer Metasurface RF Energy Harvesters for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziyeh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, EuCAP 2025 SPECIAL ISSUE, 4, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53792/RoE/2025/25014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Antenna Array Design for Unmanned Aerial Vehicles Detection Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mendes Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Khy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v12i3.2066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Fabry–Pérot resonances in a dual-metasurface multiband antenna with beam steering in one of the bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.9871:1-9871:10. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-36828-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Profile, Triple-Band, and Wideband Antenna Using Dual-Band AMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.1920 (1-19). </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bow‐tie antenna: Performance limitations and improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mia2.12242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles antennes pour la 5G ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a wideband metamaterial absorber made of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-019-2653-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique Wide-Angle Multi-Sector Metamaterial Absorber for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.3425. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9163425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband and Wide-Angle Microwave Metamaterial Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue Electromagnetic Wave Absorbing Structures, 11 (2045), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11102045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low profile superstrate using Transformation Optics for semicircular radiation pattern of antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-017-0787-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone model with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122 (4), pp.336. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-016-9827-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCS reduction with a Dual Polarized Self-Complementary Connected Array Antenna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), p. 567-575. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2637860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dielectric-only Superstrate inspired from Transformation Optics for Complete Reorientation of Electromagnetic Waves in Azimuthal Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Applied Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.5 (1-9). </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjam/2016009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-profile metamaterial-based L-band antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shah Nawaz Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-Pascal Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122 (4), pp.326. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-016-9885-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Broadside Gain of an Ultra Wide Band Diamond Dipole Antenna using a Hybrid Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (7), pp.3269 - 3274. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2565695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Wideband Dual-Polarized Antenna with Harmonic Suppression Using Nonuniform Defected Ground Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/505123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monopole antenna with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.917-925. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-015-9230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.693 - 697. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8724-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipodal radiation pattern of a patch antenna combined with superstrate using transformation electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8725-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All standard materials flat reflector made by transformation electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henri Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology to enhance high impedance surfaces performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallégol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v3i1.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a self-complementary connected antenna array on high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), pp.517-522. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8077-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal bandwidth of an Archimedean Spiral antenna above a reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2014.2303858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact wideband antenna above a wideband non-uniform artificial magnetic conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.705-711. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8726-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), pp.541 - 545. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8097-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial inspired Fabry-Pérot antenna with cascaded frequency selective surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi B. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. D’assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson Maniçoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (5), pp.981-985. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact wideband harmonic suppressed antenna using non-uniform cascaded defected ground structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.829-835. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial ratio improvement of an Archimedean spiral antenna over a radial AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1081-1086. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7401-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular High-Impedance Surfaces Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.260-263. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole Model of Rectangular Patch Antenna, Application to Self and Mutual Impedance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Zarar M. Jenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (4), pp.1017-1019. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.26706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approach for CRLH based antennas design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1095-1101. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7424-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Dual-Band Dual-Polarized Antenna for MIMO LTE Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.398423. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/398423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1075-1080. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7409-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://dx.doi.org/10.7716/aem.v1i1.42. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v1i1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband QAMC reflector’s antenna for low profile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.809-813. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6256-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical methods for AMC and EBG characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.805-808. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6255-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband integrated feeding system for a dual polarisation sinuous antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (11), pp.1704-1713. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2008.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and Modeling of the UWB On-Body Propagation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghannoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-008-9517-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a loaded high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (6), pp.483-487. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband integrated CPS‐fed dual polarized quasi bow‐tie antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (9), pp.2130-2136. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.24588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB Directive Triangular Patch Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interntional Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.ID 410786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified propagation channel characterization considering the disturbance of antennas in the case of a multipath cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Yem Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kohmura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Judson Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2604-2608. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.23758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Archimedean spiral antenna above a loaded electromagnetic band gap substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Perpere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.212. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map:20050323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculable Dipole Antenna for EMC Measurements with Low-Loss Wide-Band Balun from 30 MHz to 2 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.187-202. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726340590915584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of printed dipoles with closed-form impedance formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (4), pp.345-347. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.20819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of direction-of-arrival of coherent signals using five-port reflectometers and quasi-Yagi antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Y. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (9), pp.558-560. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2005.855391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et caractérisation d'antennes ULB pour communications multimédia haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact ultrawideband triangular patch antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (4), pp.287-289. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.11354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple closed‐form formula for the mutual impedance of dipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (5), pp.371-374. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.10465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Analysis and Realization of a Wideband Array (250-500 MHz) for RCS Measurements in an Anechoic Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.10375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient prism modeling for arbitrary-shape antennas printed on finite-size dielectric substrate in EFIE analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (6), pp.370-375. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/(SICI)1098-2760(19980420)17:6%3C370::AID-MOP9%3E3.0.CO;2-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual coupling analysis between two broadband dual polarized plate antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Frin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 50 (11-12), pp.928-941. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03005248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huygens' Metasurfaces Analysis Through Electric and Magnetic Surface Impedance Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Medrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Rough Building Material Surfaces on Reflection Coefficients from 5 GHz to 260 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huygens’ Metasurface for Sub-7 GHz MIMO Antenna Beamsteering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Medrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 24 GHz Rectiﬁer and its Applications in Energy Harvesting and Wireless Power Transfer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Layer Efficient Metasurface Absorber for RF Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziyeh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Workshop on Antenna Technology (iWAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Cocoa Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Metasurface MIMO Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Medrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Junior Conference on Wireless and Optical Communication (JWOC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Compact Dual-Band Metasurface RF Energy Harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziyeh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Antennas and Propagation (EuCAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter Wave Rectifiers: A Review of Technology and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Material Permittivity and Conductivity Estimation from 2 to 260 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Permittivity and Conductivity Estimation from 2 to 260 GHz and Extension of the ITU-R P.2040 Model at Frequency above 100 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la permittivité et de la conductivité de matériaux de construction à faibles pertes diélectriques dans la bande 2-260 GHz et extension du modèle ITU-R P.2040 pour les fréquences supérieures à 100 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne multibande et large bande à double métasurface avec dépointage du faisceau dans l’une des bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact, Quad-Band, and Wideband Antenna Using Triple-Band AMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lalanne, Said Zouhdi, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of an oblique wide-angle metamaterial absorber for RF space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lalanne, Said Zouhdi, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la permittivité et conductivité de différents matériaux entre 2 GHz et 260 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Nov 2023, Rennes (Campus de Beaulieu), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et mesure d’un absorbant large bande à métamatériaux avec des matériaux composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Material Transmission Measurements Between 2 GHz and 170 GHz for 6G Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2022 (Madrid, Spain, 27 March to 1 April 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Antenna Array Design for UAV Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mendes Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2022, the 8th International Conference on Antennas and Electromagnetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflecteur multibande à métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI France - Journées Scientifiques 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and measurement of a wideband metamaterial absorber composed with structural composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Workshop on Antenna Technology (iWAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iWAT54881.2022.9811007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d’une structure de type Squarax pour la combinaison spatiale dans la bande de fréquence 2-18 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Spillebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gerfault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Reflection Measurements in Centimeter and Millimeter Wave Ranges for 6G Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 European Conference on Networks and Communications (EuCNC) and the 6G Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit54941.2022.9815763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Extend the Bandwidth of Wideband Antennas Over Artificial Magnetic Conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marina Forum on Metantennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband metamaterial absorber: from concept to naval applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laybros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2022, the 8th International Conference on Antennas and Electromagnetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison spatiale de puissance 2-18 GHz pour application radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Spillebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface de Huygens multibande avec dépointage du faisceau dans la bande 5G 3.4–3.8 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Polarized Self-Complementary Connected Array Antenna Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE CAMA International Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes, Juan les pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes de transmission pour différents matériaux Indoor entre 2 et 170 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études – Propagation Radioélectrique – Caractérisation de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE - DGA, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasuperfície de Huygens reconfigurável para realização de um beamsteering independente na banda 5G sem impacto nas bandas 4G e Wi-Fi 2,4/5/6E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3º Simpósio Brasileiro de Metamateriais - SBMETA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On Line, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamatériaux & Millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES PARTENAIRES ENTREPRISES DE TELECOM PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un Réseau d’Antennes Patch Microruban pour la Détection de Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mendes Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne sinueuse à ondes de fuite pour applications millimétriques en bande W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bernabeu-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d'un absorbant large bande à métamatériaux avec des matériaux composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size influence of checkerboard-like wideband metamaterial absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures composites absorbantes radar pour applications navales (Conception, simulation, réalisation et mesures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, DGA, ONERA, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field trial test and monitoring of W-band point to multipoint wireless network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Willebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Lentille directive en azimut et sectoriel en élévation en gamme millimétrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nsengiyumva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Migliaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-Ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snaky Leaky Wave Antenna for Scanning Applications in W Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bernabeu-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (2018 IEEE CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of an Ultra-wideband Metamaterial Absorber with Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradient Resonant Array Devices In Electro-magnetic-acoustic Nano Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmisson Hub and Terminals for Point to Multipoint W-band TWEETHER System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Villebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Metamaterial Absorber Made of Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight and Wide-Angle Metamaterial Absorbing Material Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau absorbant fin, léger, large bande et large secteur angulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'absorbants à base de métasurfaces et Application de la Transformation d'Espace pour le contrôle du rayonnement d’une antenne imprimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire structures périodiques et métamatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, réalisation et caractérisation d’absorbants électromagnétiques à métamatériaux pour applications spatiales et aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métasurfaces et antennes : nouvelles perspectives pour l’aéronautique et le spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du programme de recherche Futur &amp; Ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbant Ultra Large Bande sur un large secteur d’angles d’incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration des antennes actives avec prise en compte des effets de bord et de couplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEETHER Future Generation W-band Backhaul and Access Network Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Krozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC 2017 (European Conference on Networks and Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Realization of a Transformation Optics based Dielectric Superstrate for Patch Antenna using 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-Pascal Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'17 The 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter Wave Antennas for Backhaul Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstrat tout diélectrique pour le contrôle du rayonnement d’une antenne – Prototypage et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-Pascal Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Thin Ultra Wideband Metamaterial Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetre Wave Point to Multipoint Enabled by a Novel W-band Traveling Wave Tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Krozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARMMS RF &amp; Microwave Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, St Neot, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Phased Antenna Arrays Calibration Method Including Edge Effects and Mutual Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEETHER project for W-band wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvelino da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 UK-Europe-China Workshop on mm-waves and THz Technologies (UCMMT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, realization and measurement of wideband metamaterial absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Metamaterials Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Profile Superstrate using Transformation Optics to modify Radiation Pattern of Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Influence in a TO Superstrate for Antipodal Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP'2016 10th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a Resistive High Impedance Surface Electromagnetic Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP'2016 10th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of finite dimensions on performances of a Resistive High- Impedance Surfaces (RHIS) Absorber Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Metamaterials-by-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept SAFAS : Structure Autocomplémentaire à FAible Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée thématiques matériaux pour la furtivité radar &amp; optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chatillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Material Parameters in a Superstrate Made by Transformation Optics to Drastically Change the Radiation Pattern of an Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Metamaterials-by-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'influence des matériaux composant un dispositif à Transformation d'Espace pour le contrôle du rayonnement d'une antenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne IFA avec métamatériaux pour la réduction de l’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux procédés de calibration antenne active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème RADAR Ph Day 2015 ONERA/SONDRA/THALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rungis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, Gain and Bandwidth trade-offs for Wideband Diamond Dipole with AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd International Conference on Communication Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pilani,Rajasthan, India. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Réseau Ultra Large Bande à Faible Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du rayonnement d’une antenne patch à l’aide de la transformation d’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de matériaux absorbants faible épaisseur et très faible masse pour application spatiale en bande S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model and performances at large scanning angles of an ultra-wideband self-complementary connected array antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’15, the 6th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Diamond Dipole Antenna with Broadside Radiation Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Functions in a Versatile Intricate Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP, the 9th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone model with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’15, the 6th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Auto Complémentaire à Faible Signature pour antennes et absorbants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne planaire large bande et directive avec un réflecteur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande passante maximale d'une antenne large bande à proximité d'un réflecteur plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES CCT Récentes études dans le domaine des antennes très large bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Wideband Antenna above a Wideband Non-Uniform Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'14, the 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Complementary Antenna Array with Low Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Circuit Model of a Self-Complementary Connected Array Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014 - The 8th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monopole antenna with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2014 The 3rd Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monopole Antenna with Metamaterials Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014 - The 8th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflecteur Plat calculé par la Transformée d'Espace et réalisé avec des matériaux standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’un réflecteur Plat calculé par la Transformation d'Espace et réalisé avec des matériaux standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des metasurfaces à pertes pour la conception d'antennes et d'absorbants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du niveau de polarisation croisée dans les réseaux d’antennes en bande millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo-Talom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing material for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.541 - 545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Dielectric Superstrate to Control the Half-Power- BeamWidth of A Dual Polarized Patch Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstrat tout Dielectrique Pour le Contrôle de l’Ouverture Angulaire d'une Antenne à Double Polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2013 d’URSI-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du gain d'une antenne bidirectionnelle large bande au-dessus d'un réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Auto-Complémentaire à Faible Signature (SAFAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Polarization Level Reduction of a Millimeter-Wave Microstrip Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo-Talom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference CNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France. pp.1551 - 1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Stepped Reflector for Archimedean Spiral Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE APS/URSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE (700 MHz/2.5GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a self-complementary connected array on high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Impedance Surface Design Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chicago, United States. pp.3569 - 3572, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2004.1330117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Impedance Surface for Widening the Bandwidth of an Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE APS/URSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antenna With Wideband Harmonic Suppression Using Non-Uniform Defected Ground Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antem 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial ratio improvement of an Archimedean spiral antenna over a radial AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’12, the 3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology to enhance high impedance surfaces performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’12, the 3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual-Band Dual-Port Diversity Antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2012, ADVANCED ELECTROMAGNETICS SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne compacte bi-bande à double polarisation pour les systèmes LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREMIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du nombre de cellules élémentaires sur le comportement des Surfaces Haute Impédance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne directive ultra large bande sur réflecteurs à haute impédance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual coupling reduction between dual polarized microstrip patch antennas using compact spiral artificial magnetic conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle filaire d'une antenne large bande bipolarisation de géométrie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Micro-ondes JNM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne UWB compacte en mousse métallisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chainon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées internationales de Nice sur les Antennes (JINA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nice, France. pp.474-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-probe fed broadband triangular patch antennas mounted on a finite ground plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and propagation Society Symposium (APS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Monterey, United States. pp.4296-4299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an e-probe proximity fed triangular patch antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antem 2004/URSI 10th International Symposium on antenna technology and applied electromagnetics and URSI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction des lois d’illumination d’une antenne réseau par rétro-propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">London, UK : ISTE Ltd ; Hoboken, NJ (USA) : John Wiley &amp; Sons, pp.304, 2011, Xavier Begaud, 978-1-84821-232-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antennes Ultra Large Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. Lavoisier, pp.310, 2010, Collection Télécom, Xavier Begaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d’antennes- De l’antenne élémentaire aux grandes antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes et radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’antennes - Fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes et radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l’Ingénieur, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Characteristics of Antennas (Chapter 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Begaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.33-59, 2013, 9781848212329. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557754.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of UWB Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-212, 2013, 9781848212329. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557754.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Directive Antennas with High-Impedance Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Millimeter Wave Circuits and Systems: Emerging Design, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.51-80, 2012, 978-1-119-94494-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antennas and Artificial Magnetic Conductors (Chapter 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Le Chevalier, Dominique Lesselier, Robert Staraj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non‐standard Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.183-200, 2011, 9781848212749. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118601808.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 Antennes large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Laheurte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites antennes : Communications sans fil et terminaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science; Lavoisier, pp.159-182, 2011, 978-2-7462-2505-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antennas (Chapter 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Laheurte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Antennas for Wireless Communications and Terminals: Theory and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2011, 9781848213074. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603437.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 Technologies des antennes ultra large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Begaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les antennes Ultra Large Bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques usuelles des antennes (Chapitre 2 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Begaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les antennes Ultra Large Bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.51-76, 2010, 978-2-7462-2557-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes large bande et conducteurs magnétiques artificiels (Chapitre 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Le Chevalier, Dominique Lesselier, Robert Staraj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes non - standard. Nouvelles technologies pour les architectures de capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science Lavoisier, pp.183-200, 2010, 978-2-7462-2995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for reducing the reflectivity of an incident electromagnetic wave on a surface and device implementing said system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO 2022/162050. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé d'absorption multi-secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2015136121. XB:PAT-15. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sector absorbing method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015136121 (A1) - FR3018638 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-band directional printed-circuit array antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Perpere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012131086. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Antenna Reflector For A Circularly-Polarized Planar Wire Antenna And Method For Producing Said Antenna Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012041770. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'antenne comportant une antenne plane et un reflecteur d'antenne large bande et procede de realisation du reflecteur d'antenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2365584. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne radio FM sérigraphiée, notamment pour véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chapellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dessailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2901412. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de structure à bande interdite électromagnétique et dispositif d’émission et de réception d’ondes électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Schreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Perpere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2916308. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne a fentes a double polarisation et a tres large bande passante et procédé pour sa realisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2756976. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1 - Technical Report NF-PERSEUS 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA - Commissariat à l'énergie atomique et aux énergies alternatives. 2024, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04564147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2: Performance Evaluation of Low Exposure Index Solutions for Components and Transmission Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n°318273, Orange. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.1: Promising Low Exposure Index Solutions for Components and Transmission Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ksairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n°318273, Orange. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Begaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Compact Single-Layer Metasurface RF Energy Harvesters for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziyeh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, EuCAP 2025 SPECIAL ISSUE, 4, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53792/RoE/2025/25014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Fabry–Pérot resonances in a dual-metasurface multiband antenna with beam steering in one of the bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.9871:1-9871:10. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-36828-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Antenna Array Design for Unmanned Aerial Vehicles Detection Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mendes Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Khy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v12i3.2066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Profile, Triple-Band, and Wideband Antenna Using Dual-Band AMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.1920 (1-19). </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bow‐tie antenna: Performance limitations and improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mia2.12242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles antennes pour la 5G ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique Wide-Angle Multi-Sector Metamaterial Absorber for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.3425. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9163425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a wideband metamaterial absorber made of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-019-2653-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband and Wide-Angle Microwave Metamaterial Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue Electromagnetic Wave Absorbing Structures, 11 (2045), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11102045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low profile superstrate using Transformation Optics for semicircular radiation pattern of antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-017-0787-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dielectric-only Superstrate inspired from Transformation Optics for Complete Reorientation of Electromagnetic Waves in Azimuthal Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Applied Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.5 (1-9). </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjam/2016009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone model with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122 (4), pp.336. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-016-9827-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCS reduction with a Dual Polarized Self-Complementary Connected Array Antenna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), p. 567-575. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2637860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-profile metamaterial-based L-band antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shah Nawaz Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-Pascal Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122 (4), pp.326. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-016-9885-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Broadside Gain of an Ultra Wide Band Diamond Dipole Antenna using a Hybrid Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (7), pp.3269 - 3274. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2565695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monopole antenna with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.917-925. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-015-9230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Wideband Dual-Polarized Antenna with Harmonic Suppression Using Nonuniform Defected Ground Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/505123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipodal radiation pattern of a patch antenna combined with superstrate using transformation electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8725-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.693 - 697. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8724-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All standard materials flat reflector made by transformation electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henri Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology to enhance high impedance surfaces performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallégol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v3i1.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a self-complementary connected antenna array on high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), pp.517-522. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8077-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal bandwidth of an Archimedean Spiral antenna above a reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2014.2303858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact wideband antenna above a wideband non-uniform artificial magnetic conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.705-711. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8726-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), pp.541 - 545. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8097-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial inspired Fabry-Pérot antenna with cascaded frequency selective surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi B. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. D’assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson Maniçoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (5), pp.981-985. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact wideband harmonic suppressed antenna using non-uniform cascaded defected ground structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.829-835. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular High-Impedance Surfaces Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.260-263. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial ratio improvement of an Archimedean spiral antenna over a radial AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1081-1086. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7401-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole Model of Rectangular Patch Antenna, Application to Self and Mutual Impedance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Zarar M. Jenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (4), pp.1017-1019. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.26706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approach for CRLH based antennas design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1095-1101. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7424-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Dual-Band Dual-Polarized Antenna for MIMO LTE Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.398423. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/398423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1075-1080. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7409-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://dx.doi.org/10.7716/aem.v1i1.42. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v1i1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband QAMC reflector’s antenna for low profile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.809-813. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6256-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical methods for AMC and EBG characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.805-808. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6255-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband integrated feeding system for a dual polarisation sinuous antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (11), pp.1704-1713. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2008.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and Modeling of the UWB On-Body Propagation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghannoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-008-9517-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a loaded high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (6), pp.483-487. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband integrated CPS‐fed dual polarized quasi bow‐tie antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (9), pp.2130-2136. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.24588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified propagation channel characterization considering the disturbance of antennas in the case of a multipath cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Yem Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kohmura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Judson Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2604-2608. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.23758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB Directive Triangular Patch Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interntional Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.ID 410786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Archimedean spiral antenna above a loaded electromagnetic band gap substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Perpere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.212. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map:20050323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of direction-of-arrival of coherent signals using five-port reflectometers and quasi-Yagi antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Y. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (9), pp.558-560. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2005.855391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculable Dipole Antenna for EMC Measurements with Low-Loss Wide-Band Balun from 30 MHz to 2 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.187-202. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726340590915584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of printed dipoles with closed-form impedance formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (4), pp.345-347. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.20819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et caractérisation d'antennes ULB pour communications multimédia haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact ultrawideband triangular patch antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (4), pp.287-289. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.11354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple closed‐form formula for the mutual impedance of dipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (5), pp.371-374. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.10465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Analysis and Realization of a Wideband Array (250-500 MHz) for RCS Measurements in an Anechoic Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.10375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient prism modeling for arbitrary-shape antennas printed on finite-size dielectric substrate in EFIE analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (6), pp.370-375. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/(SICI)1098-2760(19980420)17:6%3C370::AID-MOP9%3E3.0.CO;2-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual coupling analysis between two broadband dual polarized plate antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Frin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 50 (11-12), pp.928-941. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03005248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huygens' Metasurfaces Analysis Through Electric and Magnetic Surface Impedance Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Medrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Rough Building Material Surfaces on Reflection Coefficients from 5 GHz to 260 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 24 GHz Rectiﬁer and its Applications in Energy Harvesting and Wireless Power Transfer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Layer Efficient Metasurface Absorber for RF Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziyeh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Workshop on Antenna Technology (iWAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Cocoa Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huygens’ Metasurface for Sub-7 GHz MIMO Antenna Beamsteering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Medrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Metasurface MIMO Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Medrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Junior Conference on Wireless and Optical Communication (JWOC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter Wave Rectifiers: A Review of Technology and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Compact Dual-Band Metasurface RF Energy Harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziyeh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Antennas and Propagation (EuCAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Permittivity and Conductivity Estimation from 2 to 260 GHz and Extension of the ITU-R P.2040 Model at Frequency above 100 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Material Permittivity and Conductivity Estimation from 2 to 260 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la permittivité et de la conductivité de matériaux de construction à faibles pertes diélectriques dans la bande 2-260 GHz et extension du modèle ITU-R P.2040 pour les fréquences supérieures à 100 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne multibande et large bande à double métasurface avec dépointage du faisceau dans l’une des bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of an oblique wide-angle metamaterial absorber for RF space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lalanne, Said Zouhdi, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact, Quad-Band, and Wideband Antenna Using Triple-Band AMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lalanne, Said Zouhdi, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la permittivité et conductivité de différents matériaux entre 2 GHz et 260 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Nov 2023, Rennes (Campus de Beaulieu), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Material Transmission Measurements Between 2 GHz and 170 GHz for 6G Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2022 (Madrid, Spain, 27 March to 1 April 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Antenna Array Design for UAV Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mendes Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2022, the 8th International Conference on Antennas and Electromagnetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflecteur multibande à métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI France - Journées Scientifiques 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et mesure d’un absorbant large bande à métamatériaux avec des matériaux composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and measurement of a wideband metamaterial absorber composed with structural composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Workshop on Antenna Technology (iWAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iWAT54881.2022.9811007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d’une structure de type Squarax pour la combinaison spatiale dans la bande de fréquence 2-18 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Spillebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gerfault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Reflection Measurements in Centimeter and Millimeter Wave Ranges for 6G Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 European Conference on Networks and Communications (EuCNC) and the 6G Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit54941.2022.9815763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Extend the Bandwidth of Wideband Antennas Over Artificial Magnetic Conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marina Forum on Metantennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband metamaterial absorber: from concept to naval applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laybros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2022, the 8th International Conference on Antennas and Electromagnetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface de Huygens multibande avec dépointage du faisceau dans la bande 5G 3.4–3.8 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Polarized Self-Complementary Connected Array Antenna Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE CAMA International Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes, Juan les pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison spatiale de puissance 2-18 GHz pour application radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Spillebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes de transmission pour différents matériaux Indoor entre 2 et 170 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études – Propagation Radioélectrique – Caractérisation de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE - DGA, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasuperfície de Huygens reconfigurável para realização de um beamsteering independente na banda 5G sem impacto nas bandas 4G e Wi-Fi 2,4/5/6E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3º Simpósio Brasileiro de Metamateriais - SBMETA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On Line, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamatériaux & Millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES PARTENAIRES ENTREPRISES DE TELECOM PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size influence of checkerboard-like wideband metamaterial absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne sinueuse à ondes de fuite pour applications millimétriques en bande W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bernabeu-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d'un absorbant large bande à métamatériaux avec des matériaux composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un Réseau d’Antennes Patch Microruban pour la Détection de Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mendes Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures composites absorbantes radar pour applications navales (Conception, simulation, réalisation et mesures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, DGA, ONERA, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field trial test and monitoring of W-band point to multipoint wireless network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Willebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Lentille directive en azimut et sectoriel en élévation en gamme millimétrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nsengiyumva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Migliaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-Ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snaky Leaky Wave Antenna for Scanning Applications in W Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bernabeu-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (2018 IEEE CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of an Ultra-wideband Metamaterial Absorber with Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradient Resonant Array Devices In Electro-magnetic-acoustic Nano Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmisson Hub and Terminals for Point to Multipoint W-band TWEETHER System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Villebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Metamaterial Absorber Made of Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight and Wide-Angle Metamaterial Absorbing Material Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau absorbant fin, léger, large bande et large secteur angulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Realization of a Transformation Optics based Dielectric Superstrate for Patch Antenna using 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-Pascal Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'17 The 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEETHER Future Generation W-band Backhaul and Access Network Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Krozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC 2017 (European Conference on Networks and Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'absorbants à base de métasurfaces et Application de la Transformation d'Espace pour le contrôle du rayonnement d’une antenne imprimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire structures périodiques et métamatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, réalisation et caractérisation d’absorbants électromagnétiques à métamatériaux pour applications spatiales et aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métasurfaces et antennes : nouvelles perspectives pour l’aéronautique et le spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du programme de recherche Futur &amp; Ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbant Ultra Large Bande sur un large secteur d’angles d’incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration des antennes actives avec prise en compte des effets de bord et de couplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter Wave Antennas for Backhaul Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstrat tout diélectrique pour le contrôle du rayonnement d’une antenne – Prototypage et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-Pascal Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Thin Ultra Wideband Metamaterial Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetre Wave Point to Multipoint Enabled by a Novel W-band Traveling Wave Tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Krozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARMMS RF &amp; Microwave Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, St Neot, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Phased Antenna Arrays Calibration Method Including Edge Effects and Mutual Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Profile Superstrate using Transformation Optics to modify Radiation Pattern of Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, realization and measurement of wideband metamaterial absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Metamaterials Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEETHER project for W-band wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvelino da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 UK-Europe-China Workshop on mm-waves and THz Technologies (UCMMT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Influence in a TO Superstrate for Antipodal Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP'2016 10th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a Resistive High Impedance Surface Electromagnetic Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP'2016 10th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne IFA avec métamatériaux pour la réduction de l’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux procédés de calibration antenne active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème RADAR Ph Day 2015 ONERA/SONDRA/THALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rungis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept SAFAS : Structure Autocomplémentaire à FAible Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée thématiques matériaux pour la furtivité radar &amp; optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chatillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Material Parameters in a Superstrate Made by Transformation Optics to Drastically Change the Radiation Pattern of an Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Metamaterials-by-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'influence des matériaux composant un dispositif à Transformation d'Espace pour le contrôle du rayonnement d'une antenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of finite dimensions on performances of a Resistive High- Impedance Surfaces (RHIS) Absorber Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Metamaterials-by-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, Gain and Bandwidth trade-offs for Wideband Diamond Dipole with AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd International Conference on Communication Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pilani,Rajasthan, India. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Réseau Ultra Large Bande à Faible Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du rayonnement d’une antenne patch à l’aide de la transformation d’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de matériaux absorbants faible épaisseur et très faible masse pour application spatiale en bande S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model and performances at large scanning angles of an ultra-wideband self-complementary connected array antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’15, the 6th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Diamond Dipole Antenna with Broadside Radiation Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Functions in a Versatile Intricate Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP, the 9th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone model with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’15, the 6th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Auto Complémentaire à Faible Signature pour antennes et absorbants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne planaire large bande et directive avec un réflecteur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Complementary Antenna Array with Low Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Wideband Antenna above a Wideband Non-Uniform Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'14, the 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande passante maximale d'une antenne large bande à proximité d'un réflecteur plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES CCT Récentes études dans le domaine des antennes très large bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Circuit Model of a Self-Complementary Connected Array Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014 - The 8th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monopole antenna with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2014 The 3rd Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monopole Antenna with Metamaterials Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014 - The 8th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Dielectric Superstrate to Control the Half-Power- BeamWidth of A Dual Polarized Patch Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’un réflecteur Plat calculé par la Transformation d'Espace et réalisé avec des matériaux standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des metasurfaces à pertes pour la conception d'antennes et d'absorbants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du niveau de polarisation croisée dans les réseaux d’antennes en bande millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo-Talom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing material for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.541 - 545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflecteur Plat calculé par la Transformée d'Espace et réalisé avec des matériaux standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstrat tout Dielectrique Pour le Contrôle de l’Ouverture Angulaire d'une Antenne à Double Polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2013 d’URSI-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du gain d'une antenne bidirectionnelle large bande au-dessus d'un réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Auto-Complémentaire à Faible Signature (SAFAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Polarization Level Reduction of a Millimeter-Wave Microstrip Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo-Talom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference CNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France. pp.1551 - 1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Impedance Surface for Widening the Bandwidth of an Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE APS/URSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE (700 MHz/2.5GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a self-complementary connected array on high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Impedance Surface Design Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chicago, United States. pp.3569 - 3572, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2004.1330117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Stepped Reflector for Archimedean Spiral Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE APS/URSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antenna With Wideband Harmonic Suppression Using Non-Uniform Defected Ground Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antem 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial ratio improvement of an Archimedean spiral antenna over a radial AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’12, the 3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology to enhance high impedance surfaces performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’12, the 3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual-Band Dual-Port Diversity Antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2012, ADVANCED ELECTROMAGNETICS SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du nombre de cellules élémentaires sur le comportement des Surfaces Haute Impédance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne compacte bi-bande à double polarisation pour les systèmes LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREMIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne directive ultra large bande sur réflecteurs à haute impédance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual coupling reduction between dual polarized microstrip patch antennas using compact spiral artificial magnetic conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle filaire d'une antenne large bande bipolarisation de géométrie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Micro-ondes JNM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne UWB compacte en mousse métallisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chainon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées internationales de Nice sur les Antennes (JINA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nice, France. pp.474-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-probe fed broadband triangular patch antennas mounted on a finite ground plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and propagation Society Symposium (APS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Monterey, United States. pp.4296-4299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an e-probe proximity fed triangular patch antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antem 2004/URSI 10th International Symposium on antenna technology and applied electromagnetics and URSI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction des lois d’illumination d’une antenne réseau par rétro-propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">London, UK : ISTE Ltd ; Hoboken, NJ (USA) : John Wiley &amp; Sons, pp.304, 2011, Xavier Begaud, 978-1-84821-232-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antennes Ultra Large Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. Lavoisier, pp.310, 2010, Collection Télécom, Xavier Begaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d’antennes- De l’antenne élémentaire aux grandes antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes et radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’antennes - Fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes et radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l’Ingénieur, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Characteristics of Antennas (Chapter 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Begaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.33-59, 2013, 9781848212329. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557754.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of UWB Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-212, 2013, 9781848212329. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557754.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Directive Antennas with High-Impedance Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Millimeter Wave Circuits and Systems: Emerging Design, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.51-80, 2012, 978-1-119-94494-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antennas and Artificial Magnetic Conductors (Chapter 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Le Chevalier, Dominique Lesselier, Robert Staraj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non‐standard Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.183-200, 2011, 9781848212749. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118601808.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 Antennes large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Laheurte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites antennes : Communications sans fil et terminaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science; Lavoisier, pp.159-182, 2011, 978-2-7462-2505-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antennas (Chapter 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Laheurte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Antennas for Wireless Communications and Terminals: Theory and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2011, 9781848213074. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603437.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 Technologies des antennes ultra large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Begaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les antennes Ultra Large Bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques usuelles des antennes (Chapitre 2 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Begaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les antennes Ultra Large Bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.51-76, 2010, 978-2-7462-2557-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes large bande et conducteurs magnétiques artificiels (Chapitre 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Le Chevalier, Dominique Lesselier, Robert Staraj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes non - standard. Nouvelles technologies pour les architectures de capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science Lavoisier, pp.183-200, 2010, 978-2-7462-2995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for reducing the reflectivity of an incident electromagnetic wave on a surface and device implementing said system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO 2022/162050. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé d'absorption multi-secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2015136121. XB:PAT-15. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sector absorbing method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015136121 (A1) - FR3018638 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-band directional printed-circuit array antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Perpere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012131086. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Antenna Reflector For A Circularly-Polarized Planar Wire Antenna And Method For Producing Said Antenna Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012041770. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'antenne comportant une antenne plane et un reflecteur d'antenne large bande et procede de realisation du reflecteur d'antenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2365584. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne radio FM sérigraphiée, notamment pour véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chapellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dessailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2901412. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de structure à bande interdite électromagnétique et dispositif d’émission et de réception d’ondes électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Schreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Perpere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2916308. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne a fentes a double polarisation et a tres large bande passante et procédé pour sa realisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2756976. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1 - Technical Report NF-PERSEUS 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA - Commissariat à l'énergie atomique et aux énergies alternatives. 2024, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04564147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2: Performance Evaluation of Low Exposure Index Solutions for Components and Transmission Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n°318273, Orange. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.1: Promising Low Exposure Index Solutions for Components and Transmission Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ksairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n°318273, Orange. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05402460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziyeh Sharifi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Niotaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53792/RoE/2025/25014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04071917v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Magne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Khy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v12i3.2066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04133228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves Licursi de Mello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36828-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03979563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041920" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03615628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12242" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03341586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298416v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rance" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-019-2653-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9163425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Varault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11102045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Joshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lepage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-0787-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Pinto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9827-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2637860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9885-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2565695" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Damaj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lepage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/505123" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9230-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenni Pinto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8724-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clemente Arenas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8725-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Tichit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jousset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mall&#233;gol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v3i1.239" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Linot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8077-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Djoma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jousset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mallegol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2303858" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242730v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8726-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8097-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi B. Brito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. D&#8217;assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Mani&#231;oba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27531" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0KLZPTJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBSK2GQF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242724v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djoma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7401-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1M9DZ1D6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189349" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazemipour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zarar M. Jenu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26706" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV20DVXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thior" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7424-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C9BAB7505B730BD959119E346E5FC4750C7C930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouffok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/398423" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797139v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7409-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1CDNPKP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.42" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6256-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH6RC2LC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemener" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6255-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8PPNK8XX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05427304v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vahdani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0359" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghannoum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roblin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-008-9517-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LLKPR0TC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Labeyrie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vahdani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24588" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q46WQZ5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lepage" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Yem Vu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kohmura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Judson Braga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huyart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23758" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52VTW4KJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242680v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schreider" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soiron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perpere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map:20050323" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kazemipour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726340590915584" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242666v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20819" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SGR0HMP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Vu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Braga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huyart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.855391" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sibille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.11354" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2RTD4VR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10465" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHJNX7HL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azevedo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daniel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10375" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-926PBZ7N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1098-2760(19980420)17:6%3C370::AID-MOP9%3E3.0.CO;2-E" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dubost" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03005248" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Q672H41Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05373524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Medrar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05014832v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cousin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05345898v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05156844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04972804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05302472v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016172v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05019758v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Conrat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aliouane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04688601v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04613724v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04613722v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04168568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04168562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04319945v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03701648v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03545812v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03618078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679067v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03701656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Spillebout" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergeault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03707491v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815763" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03618989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laybros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477792v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477421v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477482v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03341580v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02455222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288055v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bernabeu-Jimenez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Hadjloum" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cosson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364912v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02454991v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Parneix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02455232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramirez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Willebois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071842v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nsengiyumva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412364v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287989v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287853v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paoloni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Villebois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287838v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287754v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287541v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287539v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287543v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287492v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287504v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Chalumyan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Krozer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288500v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287477v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enriquez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Zimmermann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287505v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288486v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288477v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287478v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287485v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvelino da Silva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412481v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287299v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288449v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clemente" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412181v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412180v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287117v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287235v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287566v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359952v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942733" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288417v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288450v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288434v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149875v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292447v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162862v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01128313v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286866v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286841v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286980v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412087v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412465v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Tichit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287211v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286450v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo-Talom" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948111v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286444v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948118v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286489v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286449v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286825v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286260v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278649v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278650v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983587v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2004.1330117" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288315v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286317v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262379" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278651v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278652v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983529v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614455v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grelier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457204v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614428v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412042v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chainon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848477v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870394v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465793v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663162v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delaveaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521209v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/technologies-de-l-information-th9/systemes-radars-42591210/technologies-d-antennes-e3282/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287244v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05318788v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557754.ch2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092865v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781118557754.ch5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557754.ch5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983506v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310231v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601808.ch9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310562v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310558v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603437.ch8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05319224v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05319201v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310237v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242534v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412538v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223805v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Constanza Pinto Ballesteros" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242562v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perpere" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242572v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242577v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chapellier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mekki" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessailly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242617v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schreider" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242599v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Daniel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287237v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Kocan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Chambers" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287238v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ksairi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05402460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziyeh Sharifi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Niotaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53792/RoE/2025/25014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04133228v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves Licursi de Mello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36828-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04071917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Magne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Khy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v12i3.2066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03979563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041920" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03615628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12242" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03341586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rance" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9163425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298416v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-019-2653-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Varault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11102045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Joshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lepage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-0787-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Pinto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9827-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2637860" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9885-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2565695" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9230-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Damaj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lepage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/505123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clemente Arenas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8725-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenni Pinto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8724-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Tichit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jousset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mall&#233;gol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v3i1.239" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Linot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8077-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Djoma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jousset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mallegol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2303858" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242730v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8726-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8097-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi B. Brito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. D&#8217;assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Mani&#231;oba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27531" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0KLZPTJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBSK2GQF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189349" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djoma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7401-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1M9DZ1D6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazemipour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zarar M. Jenu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26706" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV20DVXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thior" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7424-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C9BAB7505B730BD959119E346E5FC4750C7C930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouffok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/398423" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797139v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7409-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1CDNPKP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.42" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6256-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH6RC2LC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemener" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6255-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8PPNK8XX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05427304v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vahdani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0359" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghannoum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roblin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-008-9517-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LLKPR0TC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Labeyrie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vahdani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24588" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q46WQZ5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Yem Vu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kohmura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Judson Braga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huyart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23758" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52VTW4KJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244185v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lepage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242680v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schreider" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soiron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perpere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map:20050323" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Vu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Braga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huyart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.855391" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242671v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kazemipour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726340590915584" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20819" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SGR0HMP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sibille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.11354" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2RTD4VR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10465" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHJNX7HL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azevedo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daniel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10375" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-926PBZ7N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1098-2760(19980420)17:6%3C370::AID-MOP9%3E3.0.CO;2-E" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dubost" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03005248" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Q672H41Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05373524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Medrar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05014832v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cousin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05156844v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04972804v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05345898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05302472v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05019758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016172v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04688601v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aliouane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Conrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04613724v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04613722v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04168562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04168568v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04319945v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03545812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03618078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03701648v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679067v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03701656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Spillebout" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergeault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03707491v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815763" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03618989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laybros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477482v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03341580v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364912v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288055v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bernabeu-Jimenez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Hadjloum" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cosson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02455222v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02454991v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Parneix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02455232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramirez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Willebois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071842v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nsengiyumva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412364v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287989v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287853v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paoloni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Villebois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287838v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287754v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288500v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Krozer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287541v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287539v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287543v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287492v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287504v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Chalumyan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287477v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enriquez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Zimmermann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287505v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288486v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288477v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287478v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287299v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287485v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvelino da Silva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288449v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clemente" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412181v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286991v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287117v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287235v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359952v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942733" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288417v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288450v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288434v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149875v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292447v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162862v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286980v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286841v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01128313v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286866v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412087v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412465v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948118v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286444v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Tichit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287211v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286450v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo-Talom" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948111v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288344v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286489v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286449v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286825v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288315v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278649v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278650v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983587v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2004.1330117" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286260v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286317v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262379" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278651v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278652v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983529v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457208v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grelier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614455v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457204v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614428v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412042v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chainon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848477v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870394v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465793v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663162v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delaveaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521209v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/technologies-de-l-information-th9/systemes-radars-42591210/technologies-d-antennes-e3282/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287244v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05318788v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557754.ch2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092865v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781118557754.ch5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557754.ch5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983506v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310231v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601808.ch9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310562v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310558v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603437.ch8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05319224v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05319201v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310237v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242534v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412538v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223805v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Constanza Pinto Ballesteros" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242562v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perpere" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242572v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242577v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chapellier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mekki" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessailly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242617v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schreider" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242599v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Daniel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287237v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Kocan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Chambers" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287238v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ksairi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>