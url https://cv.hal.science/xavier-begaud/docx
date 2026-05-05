--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Begaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Compact Single-Layer Metasurface RF Energy Harvesters for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziyeh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, EuCAP 2025 SPECIAL ISSUE, 4, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53792/RoE/2025/25014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Fabry–Pérot resonances in a dual-metasurface multiband antenna with beam steering in one of the bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.9871:1-9871:10. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-36828-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Antenna Array Design for Unmanned Aerial Vehicles Detection Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mendes Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Khy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v12i3.2066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Profile, Triple-Band, and Wideband Antenna Using Dual-Band AMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.1920 (1-19). </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bow‐tie antenna: Performance limitations and improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mia2.12242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles antennes pour la 5G ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique Wide-Angle Multi-Sector Metamaterial Absorber for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.3425. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9163425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a wideband metamaterial absorber made of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-019-2653-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband and Wide-Angle Microwave Metamaterial Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue Electromagnetic Wave Absorbing Structures, 11 (2045), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11102045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low profile superstrate using Transformation Optics for semicircular radiation pattern of antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-017-0787-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dielectric-only Superstrate inspired from Transformation Optics for Complete Reorientation of Electromagnetic Waves in Azimuthal Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Applied Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.5 (1-9). </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjam/2016009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone model with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122 (4), pp.336. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-016-9827-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCS reduction with a Dual Polarized Self-Complementary Connected Array Antenna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), p. 567-575. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2637860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-profile metamaterial-based L-band antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shah Nawaz Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-Pascal Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122 (4), pp.326. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-016-9885-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Broadside Gain of an Ultra Wide Band Diamond Dipole Antenna using a Hybrid Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (7), pp.3269 - 3274. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2565695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monopole antenna with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.917-925. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-015-9230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Wideband Dual-Polarized Antenna with Harmonic Suppression Using Nonuniform Defected Ground Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/505123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipodal radiation pattern of a patch antenna combined with superstrate using transformation electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8725-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.693 - 697. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8724-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All standard materials flat reflector made by transformation electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henri Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology to enhance high impedance surfaces performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallégol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v3i1.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a self-complementary connected antenna array on high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), pp.517-522. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8077-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal bandwidth of an Archimedean Spiral antenna above a reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2014.2303858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact wideband antenna above a wideband non-uniform artificial magnetic conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.705-711. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8726-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), pp.541 - 545. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8097-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial inspired Fabry-Pérot antenna with cascaded frequency selective surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi B. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. D’assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson Maniçoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (5), pp.981-985. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact wideband harmonic suppressed antenna using non-uniform cascaded defected ground structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.829-835. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular High-Impedance Surfaces Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.260-263. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial ratio improvement of an Archimedean spiral antenna over a radial AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1081-1086. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7401-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole Model of Rectangular Patch Antenna, Application to Self and Mutual Impedance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Zarar M. Jenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (4), pp.1017-1019. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.26706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approach for CRLH based antennas design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1095-1101. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7424-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Dual-Band Dual-Polarized Antenna for MIMO LTE Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.398423. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/398423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1075-1080. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7409-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://dx.doi.org/10.7716/aem.v1i1.42. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v1i1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband QAMC reflector’s antenna for low profile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.809-813. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6256-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical methods for AMC and EBG characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.805-808. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6255-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband integrated feeding system for a dual polarisation sinuous antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (11), pp.1704-1713. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2008.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and Modeling of the UWB On-Body Propagation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghannoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-008-9517-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a loaded high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (6), pp.483-487. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband integrated CPS‐fed dual polarized quasi bow‐tie antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (9), pp.2130-2136. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.24588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified propagation channel characterization considering the disturbance of antennas in the case of a multipath cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Yem Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kohmura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Judson Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2604-2608. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.23758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB Directive Triangular Patch Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interntional Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.ID 410786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Archimedean spiral antenna above a loaded electromagnetic band gap substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Perpere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.212. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map:20050323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of direction-of-arrival of coherent signals using five-port reflectometers and quasi-Yagi antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Y. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (9), pp.558-560. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2005.855391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculable Dipole Antenna for EMC Measurements with Low-Loss Wide-Band Balun from 30 MHz to 2 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.187-202. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726340590915584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of printed dipoles with closed-form impedance formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (4), pp.345-347. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.20819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et caractérisation d'antennes ULB pour communications multimédia haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact ultrawideband triangular patch antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (4), pp.287-289. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.11354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple closed‐form formula for the mutual impedance of dipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (5), pp.371-374. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.10465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Analysis and Realization of a Wideband Array (250-500 MHz) for RCS Measurements in an Anechoic Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.10375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient prism modeling for arbitrary-shape antennas printed on finite-size dielectric substrate in EFIE analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (6), pp.370-375. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/(SICI)1098-2760(19980420)17:6%3C370::AID-MOP9%3E3.0.CO;2-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual coupling analysis between two broadband dual polarized plate antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Frin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 50 (11-12), pp.928-941. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03005248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huygens' Metasurfaces Analysis Through Electric and Magnetic Surface Impedance Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Medrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Rough Building Material Surfaces on Reflection Coefficients from 5 GHz to 260 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 24 GHz Rectiﬁer and its Applications in Energy Harvesting and Wireless Power Transfer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Layer Efficient Metasurface Absorber for RF Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziyeh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Workshop on Antenna Technology (iWAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Cocoa Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huygens’ Metasurface for Sub-7 GHz MIMO Antenna Beamsteering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Medrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Metasurface MIMO Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Medrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Junior Conference on Wireless and Optical Communication (JWOC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter Wave Rectifiers: A Review of Technology and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Compact Dual-Band Metasurface RF Energy Harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziyeh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Antennas and Propagation (EuCAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Permittivity and Conductivity Estimation from 2 to 260 GHz and Extension of the ITU-R P.2040 Model at Frequency above 100 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Material Permittivity and Conductivity Estimation from 2 to 260 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la permittivité et de la conductivité de matériaux de construction à faibles pertes diélectriques dans la bande 2-260 GHz et extension du modèle ITU-R P.2040 pour les fréquences supérieures à 100 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne multibande et large bande à double métasurface avec dépointage du faisceau dans l’une des bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of an oblique wide-angle metamaterial absorber for RF space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lalanne, Said Zouhdi, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact, Quad-Band, and Wideband Antenna Using Triple-Band AMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lalanne, Said Zouhdi, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la permittivité et conductivité de différents matériaux entre 2 GHz et 260 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Nov 2023, Rennes (Campus de Beaulieu), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Material Transmission Measurements Between 2 GHz and 170 GHz for 6G Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2022 (Madrid, Spain, 27 March to 1 April 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Antenna Array Design for UAV Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mendes Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2022, the 8th International Conference on Antennas and Electromagnetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflecteur multibande à métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI France - Journées Scientifiques 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et mesure d’un absorbant large bande à métamatériaux avec des matériaux composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and measurement of a wideband metamaterial absorber composed with structural composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Workshop on Antenna Technology (iWAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iWAT54881.2022.9811007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d’une structure de type Squarax pour la combinaison spatiale dans la bande de fréquence 2-18 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Spillebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gerfault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Reflection Measurements in Centimeter and Millimeter Wave Ranges for 6G Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 European Conference on Networks and Communications (EuCNC) and the 6G Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit54941.2022.9815763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Extend the Bandwidth of Wideband Antennas Over Artificial Magnetic Conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marina Forum on Metantennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband metamaterial absorber: from concept to naval applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laybros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2022, the 8th International Conference on Antennas and Electromagnetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface de Huygens multibande avec dépointage du faisceau dans la bande 5G 3.4–3.8 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Polarized Self-Complementary Connected Array Antenna Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE CAMA International Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes, Juan les pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison spatiale de puissance 2-18 GHz pour application radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Spillebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes de transmission pour différents matériaux Indoor entre 2 et 170 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études – Propagation Radioélectrique – Caractérisation de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE - DGA, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasuperfície de Huygens reconfigurável para realização de um beamsteering independente na banda 5G sem impacto nas bandas 4G e Wi-Fi 2,4/5/6E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3º Simpósio Brasileiro de Metamateriais - SBMETA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On Line, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamatériaux & Millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES PARTENAIRES ENTREPRISES DE TELECOM PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size influence of checkerboard-like wideband metamaterial absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne sinueuse à ondes de fuite pour applications millimétriques en bande W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bernabeu-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d'un absorbant large bande à métamatériaux avec des matériaux composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un Réseau d’Antennes Patch Microruban pour la Détection de Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mendes Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures composites absorbantes radar pour applications navales (Conception, simulation, réalisation et mesures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, DGA, ONERA, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field trial test and monitoring of W-band point to multipoint wireless network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Willebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Lentille directive en azimut et sectoriel en élévation en gamme millimétrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nsengiyumva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Migliaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-Ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snaky Leaky Wave Antenna for Scanning Applications in W Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bernabeu-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (2018 IEEE CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of an Ultra-wideband Metamaterial Absorber with Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradient Resonant Array Devices In Electro-magnetic-acoustic Nano Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmisson Hub and Terminals for Point to Multipoint W-band TWEETHER System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Villebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Metamaterial Absorber Made of Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight and Wide-Angle Metamaterial Absorbing Material Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau absorbant fin, léger, large bande et large secteur angulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Realization of a Transformation Optics based Dielectric Superstrate for Patch Antenna using 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-Pascal Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'17 The 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEETHER Future Generation W-band Backhaul and Access Network Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Krozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC 2017 (European Conference on Networks and Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'absorbants à base de métasurfaces et Application de la Transformation d'Espace pour le contrôle du rayonnement d’une antenne imprimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire structures périodiques et métamatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, réalisation et caractérisation d’absorbants électromagnétiques à métamatériaux pour applications spatiales et aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métasurfaces et antennes : nouvelles perspectives pour l’aéronautique et le spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du programme de recherche Futur &amp; Ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbant Ultra Large Bande sur un large secteur d’angles d’incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration des antennes actives avec prise en compte des effets de bord et de couplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter Wave Antennas for Backhaul Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstrat tout diélectrique pour le contrôle du rayonnement d’une antenne – Prototypage et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-Pascal Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Thin Ultra Wideband Metamaterial Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetre Wave Point to Multipoint Enabled by a Novel W-band Traveling Wave Tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Krozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARMMS RF &amp; Microwave Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, St Neot, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Phased Antenna Arrays Calibration Method Including Edge Effects and Mutual Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Profile Superstrate using Transformation Optics to modify Radiation Pattern of Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, realization and measurement of wideband metamaterial absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Metamaterials Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEETHER project for W-band wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvelino da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 UK-Europe-China Workshop on mm-waves and THz Technologies (UCMMT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Influence in a TO Superstrate for Antipodal Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP'2016 10th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a Resistive High Impedance Surface Electromagnetic Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP'2016 10th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne IFA avec métamatériaux pour la réduction de l’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux procédés de calibration antenne active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème RADAR Ph Day 2015 ONERA/SONDRA/THALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rungis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept SAFAS : Structure Autocomplémentaire à FAible Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée thématiques matériaux pour la furtivité radar &amp; optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chatillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Material Parameters in a Superstrate Made by Transformation Optics to Drastically Change the Radiation Pattern of an Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Metamaterials-by-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'influence des matériaux composant un dispositif à Transformation d'Espace pour le contrôle du rayonnement d'une antenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of finite dimensions on performances of a Resistive High- Impedance Surfaces (RHIS) Absorber Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Metamaterials-by-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, Gain and Bandwidth trade-offs for Wideband Diamond Dipole with AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd International Conference on Communication Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pilani,Rajasthan, India. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Réseau Ultra Large Bande à Faible Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du rayonnement d’une antenne patch à l’aide de la transformation d’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de matériaux absorbants faible épaisseur et très faible masse pour application spatiale en bande S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model and performances at large scanning angles of an ultra-wideband self-complementary connected array antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’15, the 6th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Diamond Dipole Antenna with Broadside Radiation Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Functions in a Versatile Intricate Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP, the 9th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone model with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’15, the 6th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Auto Complémentaire à Faible Signature pour antennes et absorbants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne planaire large bande et directive avec un réflecteur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Complementary Antenna Array with Low Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Wideband Antenna above a Wideband Non-Uniform Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'14, the 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande passante maximale d'une antenne large bande à proximité d'un réflecteur plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES CCT Récentes études dans le domaine des antennes très large bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Circuit Model of a Self-Complementary Connected Array Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014 - The 8th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monopole antenna with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2014 The 3rd Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monopole Antenna with Metamaterials Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014 - The 8th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Dielectric Superstrate to Control the Half-Power- BeamWidth of A Dual Polarized Patch Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’un réflecteur Plat calculé par la Transformation d'Espace et réalisé avec des matériaux standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des metasurfaces à pertes pour la conception d'antennes et d'absorbants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du niveau de polarisation croisée dans les réseaux d’antennes en bande millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo-Talom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing material for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.541 - 545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflecteur Plat calculé par la Transformée d'Espace et réalisé avec des matériaux standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstrat tout Dielectrique Pour le Contrôle de l’Ouverture Angulaire d'une Antenne à Double Polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2013 d’URSI-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du gain d'une antenne bidirectionnelle large bande au-dessus d'un réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Auto-Complémentaire à Faible Signature (SAFAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Polarization Level Reduction of a Millimeter-Wave Microstrip Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo-Talom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference CNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France. pp.1551 - 1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Impedance Surface for Widening the Bandwidth of an Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE APS/URSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE (700 MHz/2.5GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a self-complementary connected array on high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Impedance Surface Design Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chicago, United States. pp.3569 - 3572, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2004.1330117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Stepped Reflector for Archimedean Spiral Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE APS/URSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antenna With Wideband Harmonic Suppression Using Non-Uniform Defected Ground Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antem 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial ratio improvement of an Archimedean spiral antenna over a radial AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’12, the 3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology to enhance high impedance surfaces performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’12, the 3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual-Band Dual-Port Diversity Antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2012, ADVANCED ELECTROMAGNETICS SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du nombre de cellules élémentaires sur le comportement des Surfaces Haute Impédance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne compacte bi-bande à double polarisation pour les systèmes LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREMIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne directive ultra large bande sur réflecteurs à haute impédance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual coupling reduction between dual polarized microstrip patch antennas using compact spiral artificial magnetic conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle filaire d'une antenne large bande bipolarisation de géométrie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Micro-ondes JNM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne UWB compacte en mousse métallisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chainon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées internationales de Nice sur les Antennes (JINA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nice, France. pp.474-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-probe fed broadband triangular patch antennas mounted on a finite ground plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and propagation Society Symposium (APS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Monterey, United States. pp.4296-4299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an e-probe proximity fed triangular patch antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antem 2004/URSI 10th International Symposium on antenna technology and applied electromagnetics and URSI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction des lois d’illumination d’une antenne réseau par rétro-propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">London, UK : ISTE Ltd ; Hoboken, NJ (USA) : John Wiley &amp; Sons, pp.304, 2011, Xavier Begaud, 978-1-84821-232-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antennes Ultra Large Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. Lavoisier, pp.310, 2010, Collection Télécom, Xavier Begaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d’antennes- De l’antenne élémentaire aux grandes antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes et radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’antennes - Fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes et radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l’Ingénieur, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Characteristics of Antennas (Chapter 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Begaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.33-59, 2013, 9781848212329. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557754.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of UWB Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-212, 2013, 9781848212329. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557754.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Directive Antennas with High-Impedance Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Millimeter Wave Circuits and Systems: Emerging Design, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.51-80, 2012, 978-1-119-94494-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antennas and Artificial Magnetic Conductors (Chapter 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Le Chevalier, Dominique Lesselier, Robert Staraj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non‐standard Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.183-200, 2011, 9781848212749. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118601808.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 Antennes large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Laheurte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites antennes : Communications sans fil et terminaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science; Lavoisier, pp.159-182, 2011, 978-2-7462-2505-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antennas (Chapter 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Laheurte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Antennas for Wireless Communications and Terminals: Theory and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2011, 9781848213074. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603437.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 Technologies des antennes ultra large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Begaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les antennes Ultra Large Bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques usuelles des antennes (Chapitre 2 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Begaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les antennes Ultra Large Bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.51-76, 2010, 978-2-7462-2557-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes large bande et conducteurs magnétiques artificiels (Chapitre 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Le Chevalier, Dominique Lesselier, Robert Staraj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes non - standard. Nouvelles technologies pour les architectures de capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science Lavoisier, pp.183-200, 2010, 978-2-7462-2995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for reducing the reflectivity of an incident electromagnetic wave on a surface and device implementing said system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO 2022/162050. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé d'absorption multi-secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2015136121. XB:PAT-15. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sector absorbing method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015136121 (A1) - FR3018638 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-band directional printed-circuit array antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Perpere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012131086. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Antenna Reflector For A Circularly-Polarized Planar Wire Antenna And Method For Producing Said Antenna Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012041770. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'antenne comportant une antenne plane et un reflecteur d'antenne large bande et procede de realisation du reflecteur d'antenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2365584. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne radio FM sérigraphiée, notamment pour véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chapellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dessailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2901412. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de structure à bande interdite électromagnétique et dispositif d’émission et de réception d’ondes électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Schreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Perpere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2916308. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne a fentes a double polarisation et a tres large bande passante et procédé pour sa realisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2756976. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1 - Technical Report NF-PERSEUS 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA - Commissariat à l'énergie atomique et aux énergies alternatives. 2024, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04564147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2: Performance Evaluation of Low Exposure Index Solutions for Components and Transmission Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n°318273, Orange. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.1: Promising Low Exposure Index Solutions for Components and Transmission Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ksairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n°318273, Orange. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Begaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Compact Single-Layer Metasurface RF Energy Harvesters for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziyeh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, EuCAP 2025 SPECIAL ISSUE, 4, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53792/RoE/2025/25014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Fabry–Pérot resonances in a dual-metasurface multiband antenna with beam steering in one of the bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.9871:1-9871:10. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-36828-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Antenna Array Design for Unmanned Aerial Vehicles Detection Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mendes Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Khy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v12i3.2066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Profile, Triple-Band, and Wideband Antenna Using Dual-Band AMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.1920 (1-19). </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bow‐tie antenna: Performance limitations and improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mia2.12242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles antennes pour la 5G ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique Wide-Angle Multi-Sector Metamaterial Absorber for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.3425. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9163425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a wideband metamaterial absorber made of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-019-2653-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband and Wide-Angle Microwave Metamaterial Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue Electromagnetic Wave Absorbing Structures, 11 (2045), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11102045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low profile superstrate using Transformation Optics for semicircular radiation pattern of antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-017-0787-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dielectric-only Superstrate inspired from Transformation Optics for Complete Reorientation of Electromagnetic Waves in Azimuthal Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Applied Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.5 (1-9). </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjam/2016009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone model with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122 (4), pp.336. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-016-9827-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCS reduction with a Dual Polarized Self-Complementary Connected Array Antenna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), p. 567-575. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2637860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-profile metamaterial-based L-band antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shah Nawaz Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-Pascal Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122 (4), pp.326. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-016-9885-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Broadside Gain of an Ultra Wide Band Diamond Dipole Antenna using a Hybrid Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (7), pp.3269 - 3274. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2565695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monopole antenna with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (3), pp.917-925. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-015-9230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Wideband Dual-Polarized Antenna with Harmonic Suppression Using Nonuniform Defected Ground Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/505123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipodal radiation pattern of a patch antenna combined with superstrate using transformation electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8725-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.693 - 697. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8724-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All standard materials flat reflector made by transformation electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henri Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology to enhance high impedance surfaces performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallégol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v3i1.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a self-complementary connected antenna array on high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), pp.517-522. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8077-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal bandwidth of an Archimedean Spiral antenna above a reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2014.2303858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact wideband antenna above a wideband non-uniform artificial magnetic conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.705-711. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8726-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), pp.541 - 545. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8097-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial inspired Fabry-Pérot antenna with cascaded frequency selective surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi B. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. D’assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson Maniçoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (5), pp.981-985. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact wideband harmonic suppressed antenna using non-uniform cascaded defected ground structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.829-835. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular High-Impedance Surfaces Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.260-263. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial ratio improvement of an Archimedean spiral antenna over a radial AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1081-1086. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7401-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole Model of Rectangular Patch Antenna, Application to Self and Mutual Impedance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Zarar M. Jenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (4), pp.1017-1019. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.26706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approach for CRLH based antennas design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1095-1101. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7424-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Dual-Band Dual-Polarized Antenna for MIMO LTE Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.398423. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/398423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1075-1080. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7409-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://dx.doi.org/10.7716/aem.v1i1.42. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v1i1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband QAMC reflector’s antenna for low profile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.809-813. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6256-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical methods for AMC and EBG characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.805-808. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6255-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband integrated feeding system for a dual polarisation sinuous antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (11), pp.1704-1713. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2008.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and Modeling of the UWB On-Body Propagation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghannoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-008-9517-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a loaded high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (6), pp.483-487. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband integrated CPS‐fed dual polarized quasi bow‐tie antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (9), pp.2130-2136. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.24588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB Directive Triangular Patch Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interntional Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.ID 410786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified propagation channel characterization considering the disturbance of antennas in the case of a multipath cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Yem Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kohmura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Judson Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2604-2608. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.23758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Archimedean spiral antenna above a loaded electromagnetic band gap substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Perpere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.212. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map:20050323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of direction-of-arrival of coherent signals using five-port reflectometers and quasi-Yagi antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Y. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (9), pp.558-560. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2005.855391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculable Dipole Antenna for EMC Measurements with Low-Loss Wide-Band Balun from 30 MHz to 2 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.187-202. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726340590915584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of printed dipoles with closed-form impedance formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (4), pp.345-347. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.20819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et caractérisation d'antennes ULB pour communications multimédia haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact ultrawideband triangular patch antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (4), pp.287-289. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.11354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple closed‐form formula for the mutual impedance of dipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (5), pp.371-374. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.10465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Analysis and Realization of a Wideband Array (250-500 MHz) for RCS Measurements in an Anechoic Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.10375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient prism modeling for arbitrary-shape antennas printed on finite-size dielectric substrate in EFIE analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (6), pp.370-375. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/(SICI)1098-2760(19980420)17:6%3C370::AID-MOP9%3E3.0.CO;2-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual coupling analysis between two broadband dual polarized plate antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Frin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 50 (11-12), pp.928-941. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03005248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huygens' Metasurfaces Analysis Through Electric and Magnetic Surface Impedance Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Medrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Rough Building Material Surfaces on Reflection Coefficients from 5 GHz to 260 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Layer Efficient Metasurface Absorber for RF Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziyeh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Workshop on Antenna Technology (iWAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Cocoa Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huygens’ Metasurface for Sub-7 GHz MIMO Antenna Beamsteering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Medrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 24 GHz Rectiﬁer and its Applications in Energy Harvesting and Wireless Power Transfer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Metasurface MIMO Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Medrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Junior Conference on Wireless and Optical Communication (JWOC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter Wave Rectifiers: A Review of Technology and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Compact Dual-Band Metasurface RF Energy Harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziyeh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Niotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Antennas and Propagation (EuCAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Permittivity and Conductivity Estimation from 2 to 260 GHz and Extension of the ITU-R P.2040 Model at Frequency above 100 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Material Permittivity and Conductivity Estimation from 2 to 260 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la permittivité et de la conductivité de matériaux de construction à faibles pertes diélectriques dans la bande 2-260 GHz et extension du modèle ITU-R P.2040 pour les fréquences supérieures à 100 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne multibande et large bande à double métasurface avec dépointage du faisceau dans l’une des bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of an oblique wide-angle metamaterial absorber for RF space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lalanne, Said Zouhdi, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact, Quad-Band, and Wideband Antenna Using Triple-Band AMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lalanne, Said Zouhdi, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la permittivité et conductivité de différents matériaux entre 2 GHz et 260 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Nov 2023, Rennes (Campus de Beaulieu), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Material Transmission Measurements Between 2 GHz and 170 GHz for 6G Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2022 (Madrid, Spain, 27 March to 1 April 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Antenna Array Design for UAV Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mendes Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2022, the 8th International Conference on Antennas and Electromagnetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflecteur multibande à métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI France - Journées Scientifiques 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et mesure d’un absorbant large bande à métamatériaux avec des matériaux composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and measurement of a wideband metamaterial absorber composed with structural composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Workshop on Antenna Technology (iWAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iWAT54881.2022.9811007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Extend the Bandwidth of Wideband Antennas Over Artificial Magnetic Conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marina Forum on Metantennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d’une structure de type Squarax pour la combinaison spatiale dans la bande de fréquence 2-18 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Spillebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gerfault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband metamaterial absorber: from concept to naval applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laybros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2022, the 8th International Conference on Antennas and Electromagnetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Reflection Measurements in Centimeter and Millimeter Wave Ranges for 6G Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 European Conference on Networks and Communications (EuCNC) and the 6G Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit54941.2022.9815763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface de Huygens multibande avec dépointage du faisceau dans la bande 5G 3.4–3.8 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Polarized Self-Complementary Connected Array Antenna Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE CAMA International Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes, Juan les pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison spatiale de puissance 2-18 GHz pour application radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Spillebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasuperfície de Huygens reconfigurável para realização de um beamsteering independente na banda 5G sem impacto nas bandas 4G e Wi-Fi 2,4/5/6E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3º Simpósio Brasileiro de Metamateriais - SBMETA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On Line, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes de transmission pour différents matériaux Indoor entre 2 et 170 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études – Propagation Radioélectrique – Caractérisation de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE - DGA, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamatériaux & Millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES PARTENAIRES ENTREPRISES DE TELECOM PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size influence of checkerboard-like wideband metamaterial absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne sinueuse à ondes de fuite pour applications millimétriques en bande W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bernabeu-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d'un absorbant large bande à métamatériaux avec des matériaux composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un Réseau d’Antennes Patch Microruban pour la Détection de Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mendes Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures composites absorbantes radar pour applications navales (Conception, simulation, réalisation et mesures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, DGA, ONERA, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field trial test and monitoring of W-band point to multipoint wireless network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Willebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Lentille directive en azimut et sectoriel en élévation en gamme millimétrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nsengiyumva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Migliaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-Ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snaky Leaky Wave Antenna for Scanning Applications in W Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bernabeu-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (2018 IEEE CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of an Ultra-wideband Metamaterial Absorber with Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradient Resonant Array Devices In Electro-magnetic-acoustic Nano Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmisson Hub and Terminals for Point to Multipoint W-band TWEETHER System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Villebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Metamaterial Absorber Made of Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight and Wide-Angle Metamaterial Absorbing Material Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau absorbant fin, léger, large bande et large secteur angulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEETHER Future Generation W-band Backhaul and Access Network Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Krozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC 2017 (European Conference on Networks and Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Realization of a Transformation Optics based Dielectric Superstrate for Patch Antenna using 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-Pascal Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'17 The 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'absorbants à base de métasurfaces et Application de la Transformation d'Espace pour le contrôle du rayonnement d’une antenne imprimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire structures périodiques et métamatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, réalisation et caractérisation d’absorbants électromagnétiques à métamatériaux pour applications spatiales et aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métasurfaces et antennes : nouvelles perspectives pour l’aéronautique et le spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du programme de recherche Futur &amp; Ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbant Ultra Large Bande sur un large secteur d’angles d’incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration des antennes actives avec prise en compte des effets de bord et de couplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter Wave Antennas for Backhaul Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Thin Ultra Wideband Metamaterial Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstrat tout diélectrique pour le contrôle du rayonnement d’une antenne – Prototypage et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-Pascal Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Phased Antenna Arrays Calibration Method Including Edge Effects and Mutual Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetre Wave Point to Multipoint Enabled by a Novel W-band Traveling Wave Tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Krozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARMMS RF &amp; Microwave Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, St Neot, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Profile Superstrate using Transformation Optics to modify Radiation Pattern of Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, realization and measurement of wideband metamaterial absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Metamaterials Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEETHER project for W-band wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvelino da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 UK-Europe-China Workshop on mm-waves and THz Technologies (UCMMT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Influence in a TO Superstrate for Antipodal Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP'2016 10th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a Resistive High Impedance Surface Electromagnetic Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP'2016 10th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne IFA avec métamatériaux pour la réduction de l’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux procédés de calibration antenne active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème RADAR Ph Day 2015 ONERA/SONDRA/THALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rungis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept SAFAS : Structure Autocomplémentaire à FAible Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée thématiques matériaux pour la furtivité radar &amp; optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chatillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Material Parameters in a Superstrate Made by Transformation Optics to Drastically Change the Radiation Pattern of an Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Metamaterials-by-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'influence des matériaux composant un dispositif à Transformation d'Espace pour le contrôle du rayonnement d'une antenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of finite dimensions on performances of a Resistive High- Impedance Surfaces (RHIS) Absorber Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Metamaterials-by-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, Gain and Bandwidth trade-offs for Wideband Diamond Dipole with AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd International Conference on Communication Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pilani,Rajasthan, India. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du rayonnement d’une antenne patch à l’aide de la transformation d’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Réseau Ultra Large Bande à Faible Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de matériaux absorbants faible épaisseur et très faible masse pour application spatiale en bande S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Diamond Dipole Antenna with Broadside Radiation Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model and performances at large scanning angles of an ultra-wideband self-complementary connected array antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’15, the 6th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Functions in a Versatile Intricate Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP, the 9th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone model with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’15, the 6th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne planaire large bande et directive avec un réflecteur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Auto Complémentaire à Faible Signature pour antennes et absorbants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Wideband Antenna above a Wideband Non-Uniform Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'14, the 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Complementary Antenna Array with Low Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande passante maximale d'une antenne large bande à proximité d'un réflecteur plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES CCT Récentes études dans le domaine des antennes très large bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monopole antenna with metamaterials to reduce the exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2014 The 3rd Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Circuit Model of a Self-Complementary Connected Array Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014 - The 8th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monopole Antenna with Metamaterials Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014 - The 8th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Dielectric Superstrate to Control the Half-Power- BeamWidth of A Dual Polarized Patch Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’un réflecteur Plat calculé par la Transformation d'Espace et réalisé avec des matériaux standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des metasurfaces à pertes pour la conception d'antennes et d'absorbants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du niveau de polarisation croisée dans les réseaux d’antennes en bande millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo-Talom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing material for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.541 - 545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflecteur Plat calculé par la Transformée d'Espace et réalisé avec des matériaux standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstrat tout Dielectrique Pour le Contrôle de l’Ouverture Angulaire d'une Antenne à Double Polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2013 d’URSI-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du gain d'une antenne bidirectionnelle large bande au-dessus d'un réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Auto-Complémentaire à Faible Signature (SAFAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Varault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Polarization Level Reduction of a Millimeter-Wave Microstrip Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo-Talom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference CNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France. pp.1551 - 1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Impedance Surface for Widening the Bandwidth of an Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE APS/URSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE (700 MHz/2.5GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a self-complementary connected array on high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Impedance Surface Design Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chicago, United States. pp.3569 - 3572, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2004.1330117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Stepped Reflector for Archimedean Spiral Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE APS/URSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antenna With Wideband Harmonic Suppression Using Non-Uniform Defected Ground Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antem 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial ratio improvement of an Archimedean spiral antenna over a radial AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’12, the 3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology to enhance high impedance surfaces performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’12, the 3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual-Band Dual-Port Diversity Antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2012, ADVANCED ELECTROMAGNETICS SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du nombre de cellules élémentaires sur le comportement des Surfaces Haute Impédance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne compacte bi-bande à double polarisation pour les systèmes LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREMIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne directive ultra large bande sur réflecteurs à haute impédance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual coupling reduction between dual polarized microstrip patch antennas using compact spiral artificial magnetic conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle filaire d'une antenne large bande bipolarisation de géométrie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazemipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Micro-ondes JNM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne UWB compacte en mousse métallisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chainon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées internationales de Nice sur les Antennes (JINA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nice, France. pp.474-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-probe fed broadband triangular patch antennas mounted on a finite ground plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and propagation Society Symposium (APS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Monterey, United States. pp.4296-4299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an e-probe proximity fed triangular patch antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antem 2004/URSI 10th International Symposium on antenna technology and applied electromagnetics and URSI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction des lois d’illumination d’une antenne réseau par rétro-propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguhi Chalumyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Huyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">London, UK : ISTE Ltd ; Hoboken, NJ (USA) : John Wiley &amp; Sons, pp.304, 2011, Xavier Begaud, 978-1-84821-232-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antennes Ultra Large Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. Lavoisier, pp.310, 2010, Collection Télécom, Xavier Begaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d’antennes- De l’antenne élémentaire aux grandes antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes et radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’antennes - Fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes et radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l’Ingénieur, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Characteristics of Antennas (Chapter 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Begaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.33-59, 2013, 9781848212329. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557754.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of UWB Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-212, 2013, 9781848212329. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557754.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Directive Antennas with High-Impedance Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Millimeter Wave Circuits and Systems: Emerging Design, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.51-80, 2012, 978-1-119-94494-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antennas and Artificial Magnetic Conductors (Chapter 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Le Chevalier, Dominique Lesselier, Robert Staraj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non‐standard Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.183-200, 2011, 9781848212749. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118601808.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 Antennes large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Laheurte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites antennes : Communications sans fil et terminaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science; Lavoisier, pp.159-182, 2011, 978-2-7462-2505-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antennas (Chapter 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Laheurte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Antennas for Wireless Communications and Terminals: Theory and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2011, 9781848213074. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603437.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 Technologies des antennes ultra large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Begaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les antennes Ultra Large Bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques usuelles des antennes (Chapitre 2 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Begaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les antennes Ultra Large Bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.51-76, 2010, 978-2-7462-2557-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes large bande et conducteurs magnétiques artificiels (Chapitre 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Le Chevalier, Dominique Lesselier, Robert Staraj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes non - standard. Nouvelles technologies pour les architectures de capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science Lavoisier, pp.183-200, 2010, 978-2-7462-2995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for reducing the reflectivity of an incident electromagnetic wave on a surface and device implementing said system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO 2022/162050. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé d'absorption multi-secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2015136121. XB:PAT-15. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sector absorbing method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015136121 (A1) - FR3018638 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Antenna Reflector For A Circularly-Polarized Planar Wire Antenna And Method For Producing Said Antenna Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012041770. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-band directional printed-circuit array antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Perpere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012131086. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'antenne comportant une antenne plane et un reflecteur d'antenne large bande et procede de realisation du reflecteur d'antenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mallegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2365584. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne radio FM sérigraphiée, notamment pour véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chapellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dessailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2901412. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de structure à bande interdite électromagnétique et dispositif d’émission et de réception d’ondes électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Schreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Perpere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2916308. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne a fentes a double polarisation et a tres large bande passante et procédé pour sa realisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2756976. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1 - Technical Report NF-PERSEUS 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA - Commissariat à l'énergie atomique et aux énergies alternatives. 2024, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04564147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2: Performance Evaluation of Low Exposure Index Solutions for Components and Transmission Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n°318273, Orange. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.1: Promising Low Exposure Index Solutions for Components and Transmission Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ksairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n°318273, Orange. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05402460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziyeh Sharifi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Niotaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53792/RoE/2025/25014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04133228v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves Licursi de Mello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36828-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04071917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Magne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Khy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v12i3.2066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03979563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041920" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03615628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12242" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03341586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rance" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9163425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298416v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-019-2653-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Varault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11102045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Joshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lepage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-0787-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Pinto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9827-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2637860" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9885-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2565695" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9230-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Damaj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lepage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/505123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clemente Arenas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8725-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenni Pinto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8724-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Tichit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jousset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mall&#233;gol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v3i1.239" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Linot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8077-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Djoma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jousset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mallegol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2303858" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242730v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8726-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8097-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi B. Brito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. D&#8217;assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Mani&#231;oba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27531" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0KLZPTJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBSK2GQF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189349" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djoma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7401-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1M9DZ1D6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazemipour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zarar M. Jenu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26706" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV20DVXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thior" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7424-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C9BAB7505B730BD959119E346E5FC4750C7C930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouffok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/398423" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797139v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7409-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1CDNPKP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.42" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6256-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH6RC2LC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemener" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6255-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8PPNK8XX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05427304v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vahdani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0359" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghannoum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roblin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-008-9517-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LLKPR0TC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Labeyrie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vahdani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24588" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q46WQZ5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Yem Vu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kohmura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Judson Braga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huyart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23758" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52VTW4KJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244185v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lepage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242680v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schreider" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soiron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perpere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map:20050323" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Vu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Braga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huyart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.855391" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242671v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kazemipour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726340590915584" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20819" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SGR0HMP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sibille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.11354" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2RTD4VR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10465" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHJNX7HL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azevedo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daniel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10375" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-926PBZ7N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1098-2760(19980420)17:6%3C370::AID-MOP9%3E3.0.CO;2-E" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dubost" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03005248" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Q672H41Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05373524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Medrar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05014832v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cousin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05156844v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04972804v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05345898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05302472v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05019758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016172v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04688601v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aliouane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Conrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04613724v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04613722v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04168562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04168568v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04319945v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03545812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03618078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03701648v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679067v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03701656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Spillebout" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergeault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03707491v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815763" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03618989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laybros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477482v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03341580v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364912v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288055v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bernabeu-Jimenez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Hadjloum" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cosson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02455222v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02454991v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Parneix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02455232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramirez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Willebois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071842v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nsengiyumva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412364v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287989v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287853v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paoloni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Villebois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287838v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287754v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288500v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Krozer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287541v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287539v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287543v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287492v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287504v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Chalumyan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287477v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enriquez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Zimmermann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287505v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288486v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288477v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287478v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287299v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287485v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvelino da Silva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288449v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clemente" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412181v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286991v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287117v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287235v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359952v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942733" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288417v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288450v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288434v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149875v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292447v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162862v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286980v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286841v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01128313v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286866v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412087v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412465v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948118v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286444v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Tichit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287211v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286450v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo-Talom" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948111v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288344v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286489v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286449v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286825v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288315v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278649v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278650v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983587v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2004.1330117" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286260v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286317v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262379" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278651v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278652v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983529v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457208v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grelier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614455v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457204v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614428v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412042v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chainon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848477v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870394v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465793v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663162v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delaveaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521209v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/technologies-de-l-information-th9/systemes-radars-42591210/technologies-d-antennes-e3282/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287244v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05318788v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557754.ch2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092865v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781118557754.ch5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557754.ch5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983506v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310231v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601808.ch9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310562v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310558v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603437.ch8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05319224v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05319201v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310237v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242534v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412538v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223805v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Constanza Pinto Ballesteros" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242562v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perpere" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242572v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242577v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chapellier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mekki" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessailly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242617v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schreider" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242599v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Daniel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287237v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Kocan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Chambers" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287238v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ksairi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05402460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziyeh Sharifi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Niotaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53792/RoE/2025/25014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04133228v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves Licursi de Mello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36828-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04071917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Magne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Khy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v12i3.2066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03979563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041920" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03615628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12242" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03341586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rance" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9163425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298416v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-019-2653-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Varault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11102045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Joshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lepage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-0787-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Pinto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9827-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2637860" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9885-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2565695" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9230-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Damaj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lepage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/505123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clemente Arenas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8725-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenni Pinto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8724-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Tichit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jousset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mall&#233;gol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v3i1.239" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Linot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8077-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Djoma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jousset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mallegol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2303858" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242730v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8726-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8097-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi B. Brito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. D&#8217;assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Mani&#231;oba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27531" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0KLZPTJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBSK2GQF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189349" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djoma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7401-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1M9DZ1D6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazemipour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zarar M. Jenu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26706" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV20DVXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thior" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7424-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C9BAB7505B730BD959119E346E5FC4750C7C930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouffok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/398423" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797139v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7409-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1CDNPKP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.42" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6256-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH6RC2LC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemener" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6255-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8PPNK8XX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05427304v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vahdani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0359" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghannoum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roblin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-008-9517-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LLKPR0TC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Labeyrie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vahdani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24588" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q46WQZ5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lepage" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Yem Vu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kohmura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Judson Braga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huyart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23758" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52VTW4KJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242680v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schreider" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soiron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perpere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map:20050323" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Vu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Braga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huyart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.855391" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242671v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kazemipour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726340590915584" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20819" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SGR0HMP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sibille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.11354" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2RTD4VR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10465" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHJNX7HL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azevedo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daniel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10375" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-926PBZ7N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1098-2760(19980420)17:6%3C370::AID-MOP9%3E3.0.CO;2-E" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dubost" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03005248" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Q672H41Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05373524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Medrar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05014832v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cousin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04972804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05345898v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05156844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05302472v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05019758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016172v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04688601v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aliouane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Conrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04613724v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04613722v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04168562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04168568v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04319945v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03545812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03618078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03701648v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679067v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03618989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03701656v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Spillebout" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergeault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679622v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laybros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03707491v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815763" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477482v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03341580v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364912v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288055v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bernabeu-Jimenez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Hadjloum" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cosson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02455222v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02454991v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Parneix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02455232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramirez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Willebois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071842v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nsengiyumva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412364v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287989v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287853v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paoloni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Villebois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287838v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287754v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287544v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Krozer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288500v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287541v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287539v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287543v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287492v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287504v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Chalumyan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287477v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enriquez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Zimmermann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288486v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287505v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288477v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287299v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287485v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvelino da Silva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288449v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clemente" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412181v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286991v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287117v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287235v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359952v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942733" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286993v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288417v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288450v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149875v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288434v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162862v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292447v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286841v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286980v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01128313v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286866v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412087v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412470v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412465v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286444v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Tichit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287211v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286450v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo-Talom" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948111v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288344v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286489v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286449v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286825v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288315v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278649v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278650v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983587v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2004.1330117" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286260v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286317v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262379" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278651v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278652v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983529v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457208v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grelier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614455v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457204v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614428v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412042v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chainon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848477v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870394v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465793v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663162v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delaveaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521209v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/technologies-de-l-information-th9/systemes-radars-42591210/technologies-d-antennes-e3282/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287244v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05318788v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557754.ch2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092865v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781118557754.ch5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557754.ch5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983506v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310231v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601808.ch9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310562v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310558v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603437.ch8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05319224v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05319201v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05310237v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242534v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412538v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223805v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Constanza Pinto Ballesteros" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242572v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242562v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perpere" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242577v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chapellier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mekki" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessailly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242617v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schreider" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242599v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Daniel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287237v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Kocan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Chambers" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287238v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ksairi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>