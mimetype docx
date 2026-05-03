--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -758,295 +758,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and environmental host range of the SXT/R391 ICEs in aquatic environmental communities</w:t>
+                <w:t xml:space="preserve">Identification of antibiotics triggering the dissemination of antibiotic resistance genes by SXT/R391 elements using a dedicated high-throughput whole-cell biosensor assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Roman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlin</w:t>
+                <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Baron</w:t>
+                <w:t xml:space="preserve">Cédric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Larvor</w:t>
+                <w:t xml:space="preserve">Véronica Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 288, pp.117673. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280978v1</w:t>
+                <w:t xml:space="preserve">hal-03406207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of antibiotics triggering the dissemination of antibiotic resistance genes by SXT/R391 elements using a dedicated high-throughput whole-cell biosensor assay</w:t>
+                <w:t xml:space="preserve">Abundance and environmental host range of the SXT/R391 ICEs in aquatic environmental communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guilloteau</w:t>
+                <w:t xml:space="preserve">Veronica Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pradalier</w:t>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronica Roman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+                <w:t xml:space="preserve">Emeline Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Billard</w:t>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288, pp.117673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406207v1</w:t>
+                <w:t xml:space="preserve">hal-03280978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Mechanical Stiffness of Bacteriophage-Loaded Hydrogels on Their Antibacterial Activity</w:t>
               </w:r>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EpicPCR 2.0: Technical and Methodological Improvement of a Cutting-Edge Single-Cell Genomic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronica Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali de La Cruz Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Groshenry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,51 +2006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and toxicity of ZnO quantum dots: Interplay between nanoparticles and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,286 +2129,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical stress response to temperature and NaOCl exposure leading to septation defect during cell division in Cupriavidus metallidurans CH34</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstrating plasmid-based horizontal gene transfer in complex environmental matrices: A practical approach for a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+                <w:t xml:space="preserve">Sébastien Bonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 353 (1), pp.33 - 39. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 493, pp.872 - 882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912959v1</w:t>
+                <w:t xml:space="preserve">hal-01498640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating plasmid-based horizontal gene transfer in complex environmental matrices: A practical approach for a critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical stress response to temperature and NaOCl exposure leading to septation defect during cell division in Cupriavidus metallidurans CH34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Arroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonot</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.070⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 353 (1), pp.33 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01498640v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugative and mobilizable genomic islands in bacteria: evolution and diversity</w:t>
               </w:r>
@@ -2528,51 +2528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural microbial communities supporting the transfer of the IncP-1 beta plasmid pB10 exhibit a higher initial content of plasmids from the same incompatibility group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3764,351 +3764,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When antibiotics stimulate the spread of resistance genes : small doses and dramatic effects</w:t>
+                <w:t xml:space="preserve">Identification d’antibiotiques stimulant la dissémination de gènes d’antibiorésistance en concentrations sub-inhibitrices et conséquences au niveau environnemental.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e congrès national de la Societe Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussng, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573025v1</w:t>
+                <w:t xml:space="preserve">hal-02573009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d’antibiotiques stimulant la dissémination de gènes d’antibiorésistance en concentrations sub-inhibitrices et conséquences au niveau environnemental.</w:t>
+                <w:t xml:space="preserve">When antibiotics stimulate the spread of resistance genes : small doses and dramatic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussng, France</w:t>
+              <w:t xml:space="preserve">15e congrès national de la Societe Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573009v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying antibiotics triggering the dissemination of resistance genes at low concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali de La Cruz Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xenowac II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus</w:t>
@@ -4150,77 +4150,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the effect of antibiotics at sub-MIC level on the activity of mobile genetic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Groshenry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4275,77 +4275,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When sub-inhibitory concentrations of antibiotics promote the dissemination of unselected resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Groshenry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4487,85 +4487,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination of antibiotic resistance by environmental bacteriophages in a constructed wetland</w:t>
+                <w:t xml:space="preserve">Dissémination de l'antibiorésistance dans une zone de rejet végétalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Giudici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
@@ -4596,688 +4596,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nouceiba Adouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Nancy 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441735v1</w:t>
+                <w:t xml:space="preserve">hal-05590775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination of antibiotic resistance in a constructed wetland</w:t>
+                <w:t xml:space="preserve">Dissemination of antibiotic resistance by environmental bacteriophages in a constructed wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Giudici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouceiba Adouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance in Animals &amp; the Environment (ARAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Phages in Nancy 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147716v1</w:t>
+                <w:t xml:space="preserve">hal-05441735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissémination de l'antibiorésistance dans une zone de rejet végétalisée</w:t>
+                <w:t xml:space="preserve">Dissemination of antibiotic resistance in a constructed wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Giudici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Saras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnese Lupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouceiba Adouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance in Animals &amp; the Environment (ARAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736682v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICEs in Vibrio cholerae from water samples from France: Occurrence, diversity and impact for human health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Jäckel</w:t>
+                <w:t xml:space="preserve">Dissémination de l'antibiorésistance dans une zone de rejet végétalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Giudici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Saras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnese Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouceiba Adouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Symposium on Antimicrobial Resistance in Animals and the Environment (ARAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Tours (France), France. 2023</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04167919v1</w:t>
+                <w:t xml:space="preserve">hal-04736682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des abondances en bactéries et en intégrons de classe 1, vecteurs d’antibiorésistance, au sein d’une zone de rejet végétalisée située en aval d’une station d’épuration urbaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+                <w:t xml:space="preserve">ICEs in Vibrio cholerae from water samples from France: Occurrence, diversity and impact for human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jäckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">9. Symposium on Antimicrobial Resistance in Animals and the Environment (ARAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tours (France), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343320v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04167919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution des abondances en bactéries et en intégrons de classe 1, vecteurs d’antibiorésistance, au sein d’une zone de rejet végétalisée située en aval d’une station d’épuration urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouceiba Adouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigating the compartmentalization and the activity of class 1 integron and IncP-1 plasmids in the Orne River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali de la Cruz Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchcca Adjobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5287,171 +5408,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert, accrétion et mobilisation des éléments intégratifs conjugatifs et des îlots génomiques apparentés de Streptococcus thermophilus : un mécanisme clef de l’évolution bactérienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1); Ecole Doctorale Biologie, Santé, Environnement, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02823877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert, accrétion et mobilisation des éléments intégratifs conjugatifs et des îlots génomiques apparentés de &amp;quot;Streptococcus termophilus&amp;quot; : Un mécanisme clef de l'évolution bactérienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2009NAN10125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5461,105 +5582,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une étude intégrée des interactions des bactéries et des bactériophages entre eux et avec leurs environnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. Université de Lorraine; École doctorale BioSE - Biologie, Santé, Environnement, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02366106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5706,51 +5827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Kl&#252;mper" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gionchetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C. P. Cat&#227;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dielacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06338-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenyum Bagra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargi Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berendonk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04269188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Ekrami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schollhammer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03779503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bunin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Froufe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Merida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18732-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03761390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sagrillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Roman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Larvor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117673" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150724v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cervulle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Cl&#233;ment" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01595" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03209369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03314701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Virta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Woegerbauer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00671" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122616" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01443" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Fiorentino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rizzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7981-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx202" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCLR2JH4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12399" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.070" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K65K0KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6976.12058" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Breuil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00637" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gonot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puym&#232;ge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07737.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P Roberts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavlovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01412-08" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106078" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guedon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01125-06" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cenraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02519618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouceiba Adouani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573025v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guilloteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573009v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573252v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;don" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Giudici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Hamieh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Lupo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04736682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167919v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia J&#228;ckel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02343320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749776v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de la Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchcca Adjobi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10125" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02366106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Kl&#252;mper" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gionchetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C. P. Cat&#227;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dielacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06338-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenyum Bagra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargi Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berendonk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04269188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Ekrami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schollhammer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03779503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bunin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Froufe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Merida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18732-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03761390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sagrillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Roman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Larvor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117673" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150724v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cervulle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Cl&#233;ment" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01595" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03209369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03314701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Virta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Woegerbauer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00671" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122616" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01443" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Fiorentino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rizzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7981-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx202" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCLR2JH4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.070" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K65K0KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12399" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6976.12058" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Breuil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00637" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gonot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puym&#232;ge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07737.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P Roberts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavlovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01412-08" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106078" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guedon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01125-06" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cenraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02519618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouceiba Adouani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guilloteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573252v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;don" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Giudici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Hamieh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Lupo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04736682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167919v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia J&#228;ckel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02343320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de la Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchcca Adjobi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823877v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10125" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02366106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>