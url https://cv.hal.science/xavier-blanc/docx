--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -4463,252 +4463,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study of A Design-driven, Tool-based Development Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Consel</w:t>
+                <w:t xml:space="preserve">Support for deviation detections in the context of multi-viewpoint-based development processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Bendraou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Aurélio Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User Evaluation for Software Engineering Researchers (USER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAiSE'12 Forum at the 24th International Conference on Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Gdansk, Poland. pp.23-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715759v1</w:t>
+                <w:t xml:space="preserve">hal-01272420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for deviation detections in the context of multi-viewpoint-based development processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
+                <w:t xml:space="preserve">An Experimental Study of A Design-driven, Tool-based Development Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAiSE'12 Forum at the 24th International Conference on Advanced Information Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">User Evaluation for Software Engineering Researchers (USER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/USER.2012.6226581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272420v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaining Model Transformations</w:t>
               </w:r>
@@ -5147,428 +5147,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Deviation Handling during Software Process Enactment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Movida studio: a modeling environment to create viewpoints and manage variability in views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gouyette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Aurélio Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Workshops on International Enterprise Distributed Object Computing Conference (EDOCW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDM- 7éme journées sur l'Ingénierie Dirigée par les Modèles-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytech, Université Lille 1, Jun 2011, Lille, France. pp.141-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626842v1</w:t>
+                <w:t xml:space="preserve">hal-00660864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movida studio: a modeling environment to create viewpoints and manage variability in views</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+                <w:t xml:space="preserve">Flexible Deviation Handling during Software Process Enactment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Aurélio Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Bendraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Le Noir</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDM- 7éme journées sur l'Ingénierie Dirigée par les Modèles-2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE Workshops on International Enterprise Distributed Object Computing Conference (EDOCW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland. pp.34-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW.2011.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660864v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Deviation Detection in Modeling Activities of MDE Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reda Bendraou</w:t>
+                <w:t xml:space="preserve">Combining Independent Model Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 13th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16129-2_22⟩</w:t>
+              <w:t xml:space="preserve">ACM Symposium On Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2237-2243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1774088.1774557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293860v1</w:t>
+                <w:t xml:space="preserve">inria-00516708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconsistency Detection in Distributed Model Driven Software Engineering Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5583,174 +5571,186 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on Living with Inconsistencies in Software Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium. pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Independent Model Transformations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Legrand</w:t>
+                <w:t xml:space="preserve">Early Deviation Detection in Modeling Activities of MDE Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Aurélio Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Bendraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium On Applied Computing (SAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IEEE 13th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Oslo, Norway. pp.303-317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16129-2_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1774088.1774557⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00516708v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-based Composition of Software Architectures</w:t>
               </w:r>
@@ -5866,77 +5866,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artifact or Process Guidance, an Empirical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Aurélio Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Bendraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6008,51 +6008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Automated Inconsistency Handling in Design Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Aurélio Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6213,419 +6213,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00425586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Requirements to Code Revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform random generation of huge metamodel instances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
+                <w:t xml:space="preserve">Alexis Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Raji</w:t>
+                <w:t xml:space="preserve">Michèle Soria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Symposium on Object-oriented Real-time distributed Computing (ISORC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Tokyo, Japan. pp.228 - 235, </w:t>
+              <w:t xml:space="preserve">Fifth European Conference on Model-Driven Architecture Foundations and Applications (ECMDA-FA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands. pp.130-145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISORC.2009.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02674-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470512v1</w:t>
+                <w:t xml:space="preserve">hal-00391816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-Praxis: A Peer-to-Peer Collaborative Model Editing Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Mougenot</w:t>
+                <w:t xml:space="preserve">From Requirements to Code Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Raji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFIP international conference on Distributed Applications and Interoperable Systems (DAIS'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE International Symposium on Object-oriented Real-time distributed Computing (ISORC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Tokyo, Japan. pp.228 - 235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC.2009.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02164-0_2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00669776v1</w:t>
+                <w:t xml:space="preserve">hal-00470512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform random generation of huge metamodel instances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">D-Praxis: A Peer-to-Peer Collaborative Model Editing Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Soria</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth European Conference on Model-Driven Architecture Foundations and Applications (ECMDA-FA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands. pp.130-145, </w:t>
+              <w:t xml:space="preserve">9th IFIP international conference on Distributed Applications and Interoperable Systems (DAIS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lisbonne, Portugal. pp.16-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02674-4_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02164-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391816v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Detection of Model Inconsistencies based on Model Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6679,338 +6679,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Model Inconsistency Through Operation-Based Model Construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Software Engineering on Large-scale models: Requirements and Experience in ModelBus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prawee Sriplakich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tom Mens</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Software Engineering (ICSE 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1368088.1368158⟩</w:t>
+              <w:t xml:space="preserve">23rd Annual ACM Symposium on Applied Computing (SAC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Fortaleza, Ceará, Brazil. pp.674-681, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1363686.1363849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303728v1</w:t>
+                <w:t xml:space="preserve">hal-00668912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorials at MODELS 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 11th International Conference, MoDELS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.910-915, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Software Engineering on Large-scale models: Requirements and Experience in ModelBus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting Model Inconsistency Through Operation-Based Model Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual ACM Symposium on Applied Computing (SAC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Fortaleza, Ceará, Brazil. pp.674-681, </w:t>
+              <w:t xml:space="preserve">30th International Conference on Software Engineering (ICSE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Leipzig, Germany. pp.511-520, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1363686.1363849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1368088.1368158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668912v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'Exécutabilité des Modèles de Procédés Logiciels</w:t>
               </w:r>
@@ -7206,191 +7206,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support collaboratif pour la manipulation de modèles à large échelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie logicielle guidée par les modèles - Avantages et limites actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées sur l'Ingénierie Dirigée par les Modèles (IDM '07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.25-40</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336165v1</w:t>
+                <w:t xml:space="preserve">hal-01305786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie logicielle guidée par les modèles - Avantages et limites actuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Support collaboratif pour la manipulation de modèles à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prawee Sriplakich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.7-11</w:t>
+              <w:t xml:space="preserve">3ème Journées sur l'Ingénierie Dirigée par les Modèles (IDM '07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305786v1</w:t>
+                <w:t xml:space="preserve">hal-01336165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Path to Model Consistency</w:t>
               </w:r>
@@ -7609,51 +7609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Model Fragment Copy-Restore to Build an Open and Distributed MDA Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prawee Sriplakich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7725,51 +7725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Transparent Model Update in Distributed CASE Tool Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prawee Sriplakich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,226 +7823,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de code pour les système réactifs à partir de modèles UML2 - Application à AIBO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting Collaborative Development in an Open MDA Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prawee Sriplakich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Besse</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journées sur l'Ingénierie Dirigée par les Modèles (IDM '06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Software Maintenance (ICSM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Philadelphia, United States. pp.244-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSM.2006.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351628v1</w:t>
+                <w:t xml:space="preserve">hal-01352090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Collaborative Development in an Open MDA Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération de code pour les système réactifs à partir de modèles UML2 - Application à AIBO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Software Maintenance (ICSM'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Journées sur l'Ingénierie Dirigée par les Modèles (IDM '06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lille, France. pp.189-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352090v1</w:t>
+                <w:t xml:space="preserve">hal-01351628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Services and Web Services: Application of ModelBus</w:t>
               </w:r>
@@ -8054,51 +8054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prawee Sriplakich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Software Engineering Research and Practice (SERP'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Las Vegas, United States. pp.557-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8117,259 +8117,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML4SPM: A UML2.0-Based Metamodel for Software Process Modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamodel Reuse with MOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 8th International Conference on Model Driven Engineering Languages and Systems (MoDELS '05)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11557432_3⟩</w:t>
+              <w:t xml:space="preserve">MoDELS 2005 - 8th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica. pp.661-675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11557432_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486927v1</w:t>
+                <w:t xml:space="preserve">hal-01418175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodel Reuse with MOF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UML4SPM: A UML2.0-Based Metamodel for Software Process Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Bendraou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDELS 2005 - 8th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica. pp.661-675, </w:t>
+              <w:t xml:space="preserve">ACM/IEEE 8th International Conference on Model Driven Engineering Languages and Systems (MoDELS '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica. pp.17-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11557432_49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11557432_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418175v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services de modélisation et Web Services Application sur le ModelBus</w:t>
               </w:r>
@@ -8381,51 +8381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prawee Sriplakich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Objets, Composants et Modèles, GDR 673 Algorithmique, Langages et Programmation du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Bern, Suisse. pp.63-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8742,251 +8742,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Pattern Support in UML CASE tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model Bus : &amp;quot;Towards the Interoperability of Modelling Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Desfray</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prawee Sriplakich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UML 2004 Workshop on Consistency Problems in UML-based Software Development III</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Model Driven Architecture: Foundations and Applications (MDAFA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Linköping University, Sweden. pp.17-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11538097_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520002v1</w:t>
+                <w:t xml:space="preserve">hal-01520005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Bus : &amp;quot;Towards the Interoperability of Modelling Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Pattern Support in UML CASE tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Prawee Sriplakich</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikal Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Driven Architecture: Foundations and Applications (MDAFA 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UML 2004 Workshop on Consistency Problems in UML-based Software Development III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11538097_2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01520005v1</w:t>
+                <w:t xml:space="preserve">hal-01520002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Critical Analysis of MDA Standards through an Implementation : the ModFact Tool</w:t>
               </w:r>
@@ -9106,51 +9106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prawee Sriplakich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Multi-Conference on Systemics, Cybernetics and Informatics (SCI '2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11332,51 +11332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foucault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-019-09719-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfei Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194018400181" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2016.10.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2015.01.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aur&#233;lio Almeida da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1660" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82DH999X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guittet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.5.9-41" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/730BD40E0FC4235C0319B709FCC8060B704F590A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.12.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2009.85" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.4.121-144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Casseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VL-HCC57772.2023.00026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VL/HCC51201.2021.9576363" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyang Cao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74296-6_29" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vastel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2020.23xxx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829135v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Habchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3238147.3238197" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Peng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_32" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_45" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belkhir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vacher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaudry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56856-0_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Braik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851653" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_27" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail C. Murphy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2786870" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2642982" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554997" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601283" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601266" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Fall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.76" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671294" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671295" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2012.38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louberry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USER.2012.6226581" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paige" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Noir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Exertier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248198v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982500" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2011.6100116" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2011.37" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660864v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gouyette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16129-2_22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DC25ZTVD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mougenot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516708v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774557" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512716v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_18" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293856v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16129-2_23" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NGJVQ7N4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292626v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13094-6_28" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MTQC4SNN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425586v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Raji" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.29" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02164-0_2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TWV07PT0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391816v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02674-4_10" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BTPTZFK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02144-2_8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303728v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368088.1368158" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_65" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MPWRJLXQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prawee Sriplakich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363849" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371227v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334990v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fombelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305786v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787044_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P9SSDZBL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2006.65" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_44" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XS45MGNT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141692" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351628v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Besse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352090v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2006.64" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557432_3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-89QZT80V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Ramalho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557432_49" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZT5W2P18-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416467v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ammour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Chantit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000682v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzitouna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520002v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desfray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520005v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11538097_2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C00NXVXS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496156v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520007v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Lamari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571171v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Le Delliou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570703v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Revault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47005-5_8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DOA.2000.874192" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2000.882347" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572496v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574417v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.1999.792049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351629v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418176v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014439v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernotte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legeard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835470v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976024v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965074v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548336v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Delliou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Le-Delliou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foucault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-019-09719-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfei Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194018400181" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2016.10.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2015.01.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aur&#233;lio Almeida da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1660" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82DH999X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guittet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.5.9-41" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/730BD40E0FC4235C0319B709FCC8060B704F590A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.12.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2009.85" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.4.121-144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Casseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VL-HCC57772.2023.00026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VL/HCC51201.2021.9576363" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyang Cao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74296-6_29" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vastel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2020.23xxx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829135v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Habchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3238147.3238197" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Peng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_32" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_45" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belkhir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vacher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaudry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56856-0_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Braik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851653" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_27" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail C. Murphy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2786870" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2642982" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554997" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601283" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601266" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Fall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.76" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671294" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671295" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2012.38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272420v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louberry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USER.2012.6226581" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paige" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Noir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Exertier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248198v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982500" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2011.6100116" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gouyette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2011.37" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516708v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774557" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mougenot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293860v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16129-2_22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DC25ZTVD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512716v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_18" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293856v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16129-2_23" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NGJVQ7N4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292626v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13094-6_28" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MTQC4SNN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425586v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391816v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soria" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02674-4_10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BTPTZFK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Raji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.29" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02164-0_2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TWV07PT0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02144-2_8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prawee Sriplakich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363849" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_65" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MPWRJLXQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368088.1368158" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371227v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334990v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fombelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336165v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787044_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P9SSDZBL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2006.65" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_44" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XS45MGNT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141692" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2006.64" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351628v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Besse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Ramalho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557432_49" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZT5W2P18-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557432_3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-89QZT80V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416467v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ammour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Chantit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000682v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzitouna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11538097_2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C00NXVXS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desfray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496156v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520007v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Lamari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571171v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Le Delliou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570703v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Revault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47005-5_8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DOA.2000.874192" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2000.882347" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572496v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574417v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.1999.792049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351629v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418176v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014439v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernotte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legeard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835470v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976024v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965074v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548336v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Delliou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Le-Delliou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>