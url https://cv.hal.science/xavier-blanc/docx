--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4463,252 +4463,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for deviation detections in the context of multi-viewpoint-based development processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
+                <w:t xml:space="preserve">An Experimental Study of A Design-driven, Tool-based Development Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAiSE'12 Forum at the 24th International Conference on Advanced Information Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">User Evaluation for Software Engineering Researchers (USER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/USER.2012.6226581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272420v1</w:t>
+                <w:t xml:space="preserve">hal-00715759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study of A Design-driven, Tool-based Development Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Consel</w:t>
+                <w:t xml:space="preserve">Support for deviation detections in the context of multi-viewpoint-based development processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Bendraou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Aurélio Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User Evaluation for Software Engineering Researchers (USER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAiSE'12 Forum at the 24th International Conference on Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Gdansk, Poland. pp.23-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/USER.2012.6226581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00715759v1</w:t>
+                <w:t xml:space="preserve">hal-01272420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaining Model Transformations</w:t>
               </w:r>
@@ -5147,269 +5147,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movida studio: a modeling environment to create viewpoints and manage variability in views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible Deviation Handling during Software Process Enactment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Aurélio Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Bendraou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gouyette</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDM- 7éme journées sur l'Ingénierie Dirigée par les Modèles-2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE Workshops on International Enterprise Distributed Object Computing Conference (EDOCW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland. pp.34-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW.2011.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660864v1</w:t>
+                <w:t xml:space="preserve">hal-00626842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Deviation Handling during Software Process Enactment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Movida studio: a modeling environment to create viewpoints and manage variability in views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gouyette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Aurélio Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Workshops on International Enterprise Distributed Object Computing Conference (EDOCW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDM- 7éme journées sur l'Ingénierie Dirigée par les Modèles-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytech, Université Lille 1, Jun 2011, Lille, France. pp.141-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626842v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Independent Model Transformations</w:t>
               </w:r>
@@ -5892,51 +5892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Bendraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6118,471 +6118,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context Awareness for Dynamic Service-Oriented Product Lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Parra</w:t>
+                <w:t xml:space="preserve">From Requirements to Code Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Raji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE International Symposium on Object-oriented Real-time distributed Computing (ISORC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Tokyo, Japan. pp.228 - 235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC.2009.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00425586v1</w:t>
+                <w:t xml:space="preserve">hal-00470512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform random generation of huge metamodel instances</w:t>
+                <w:t xml:space="preserve">D-Praxis: A Peer-to-Peer Collaborative Model Editing Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Soria</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth European Conference on Model-Driven Architecture Foundations and Applications (ECMDA-FA 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFIP international conference on Distributed Applications and Interoperable Systems (DAIS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lisbonne, Portugal. pp.16-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02164-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02674-4_10⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00391816v1</w:t>
+                <w:t xml:space="preserve">hal-00669776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Requirements to Code Revisited</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
+                <w:t xml:space="preserve">Uniform random generation of huge metamodel instances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Raji</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Soria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Symposium on Object-oriented Real-time distributed Computing (ISORC'09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISORC.2009.29⟩</w:t>
+              <w:t xml:space="preserve">Fifth European Conference on Model-Driven Architecture Foundations and Applications (ECMDA-FA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands. pp.130-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02674-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470512v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-Praxis: A Peer-to-Peer Collaborative Model Editing Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Mougenot</w:t>
+                <w:t xml:space="preserve">Context Awareness for Dynamic Service-Oriented Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFIP international conference on Distributed Applications and Interoperable Systems (DAIS'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.131--140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00669776v1</w:t>
+                <w:t xml:space="preserve">inria-00425586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Detection of Model Inconsistencies based on Model Operations</w:t>
               </w:r>
@@ -6679,338 +6679,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Software Engineering on Large-scale models: Requirements and Experience in ModelBus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting Model Inconsistency Through Operation-Based Model Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual ACM Symposium on Applied Computing (SAC'08)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1363686.1363849⟩</w:t>
+              <w:t xml:space="preserve">30th International Conference on Software Engineering (ICSE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Leipzig, Germany. pp.511-520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1368088.1368158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668912v1</w:t>
+                <w:t xml:space="preserve">hal-01303728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorials at MODELS 2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Software Engineering on Large-scale models: Requirements and Experience in ModelBus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prawee Sriplakich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 11th International Conference, MoDELS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.910-915, </w:t>
+              <w:t xml:space="preserve">23rd Annual ACM Symposium on Applied Computing (SAC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Fortaleza, Ceará, Brazil. pp.674-681, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1363686.1363849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01303716v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Model Inconsistency Through Operation-Based Model Construction</w:t>
+                <w:t xml:space="preserve">Tutorials at MODELS 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom Mens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Software Engineering (ICSE 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 11th International Conference, MoDELS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.910-915, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1368088.1368158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303728v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'Exécutabilité des Modèles de Procédés Logiciels</w:t>
               </w:r>
@@ -7206,191 +7206,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie logicielle guidée par les modèles - Avantages et limites actuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Support collaboratif pour la manipulation de modèles à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prawee Sriplakich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.7-11</w:t>
+              <w:t xml:space="preserve">3ème Journées sur l'Ingénierie Dirigée par les Modèles (IDM '07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305786v1</w:t>
+                <w:t xml:space="preserve">hal-01336165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support collaboratif pour la manipulation de modèles à large échelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie logicielle guidée par les modèles - Avantages et limites actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées sur l'Ingénierie Dirigée par les Modèles (IDM '07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.25-40</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336165v1</w:t>
+                <w:t xml:space="preserve">hal-01305786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Path to Model Consistency</w:t>
               </w:r>
@@ -7609,51 +7609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Model Fragment Copy-Restore to Build an Open and Distributed MDA Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prawee Sriplakich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7725,51 +7725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Transparent Model Update in Distributed CASE Tool Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prawee Sriplakich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,553 +7823,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Collaborative Development in an Open MDA Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération de code pour les système réactifs à partir de modèles UML2 - Application à AIBO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Software Maintenance (ICSM'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Journées sur l'Ingénierie Dirigée par les Modèles (IDM '06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lille, France. pp.189-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352090v1</w:t>
+                <w:t xml:space="preserve">hal-01351628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de code pour les système réactifs à partir de modèles UML2 - Application à AIBO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting Collaborative Development in an Open MDA Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prawee Sriplakich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Besse</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journées sur l'Ingénierie Dirigée par les Modèles (IDM '06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Software Maintenance (ICSM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Philadelphia, United States. pp.244-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSM.2006.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351628v1</w:t>
+                <w:t xml:space="preserve">hal-01352090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Services and Web Services: Application of ModelBus</w:t>
+                <w:t xml:space="preserve">Metamodel Reuse with MOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Prawee Sriplakich</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Engineering Research and Practice (SERP'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MoDELS 2005 - 8th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica. pp.661-675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11557432_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486930v1</w:t>
+                <w:t xml:space="preserve">hal-01418175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodel Reuse with MOF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UML4SPM: A UML2.0-Based Metamodel for Software Process Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Bendraou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDELS 2005 - 8th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11557432_49⟩</w:t>
+              <w:t xml:space="preserve">ACM/IEEE 8th International Conference on Model Driven Engineering Languages and Systems (MoDELS '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica. pp.17-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11557432_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01418175v1</w:t>
+                <w:t xml:space="preserve">hal-01486927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML4SPM: A UML2.0-Based Metamodel for Software Process Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Bendraou</w:t>
+                <w:t xml:space="preserve">Modeling Services and Web Services: Application of ModelBus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blanc</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prawee Sriplakich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 8th International Conference on Model Driven Engineering Languages and Systems (MoDELS '05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Software Engineering Research and Practice (SERP'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Las Vegas, United States. pp.557-563</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01486927v1</w:t>
+                <w:t xml:space="preserve">hal-01486930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services de modélisation et Web Services Application sur le ModelBus</w:t>
               </w:r>
@@ -8381,51 +8381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prawee Sriplakich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Objets, Composants et Modèles, GDR 673 Algorithmique, Langages et Programmation du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Bern, Suisse. pp.63-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8774,51 +8774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prawee Sriplakich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Driven Architecture: Foundations and Applications (MDAFA 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Linköping University, Sweden. pp.17-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9106,51 +9106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prawee Sriplakich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Multi-Conference on Systemics, Cybernetics and Informatics (SCI '2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9649,226 +9649,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Specifications Exchange Service of an RM-ODP Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Meta-Modeling Formalisms and Rule-Based Model Transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Revault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Le Delliou</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Enterprise Distributed Object Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Model Engineering of ECOOP 2000 (IWME '00)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Cannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573115v1</w:t>
+                <w:t xml:space="preserve">hal-01572496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Meta-Modeling Formalisms and Rule-Based Model Transforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Specifications Exchange Service of an RM-ODP Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Perrot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Le Delliou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Model Engineering of ECOOP 2000 (IWME '00)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Enterprise Distributed Object Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Makuhari, Japan. pp.86-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOC.2000.882347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572496v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the UML Language to express the ODP Enterprise concepts</w:t>
               </w:r>
@@ -11332,51 +11332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foucault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-019-09719-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfei Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194018400181" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2016.10.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2015.01.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aur&#233;lio Almeida da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1660" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82DH999X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guittet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.5.9-41" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/730BD40E0FC4235C0319B709FCC8060B704F590A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.12.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2009.85" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.4.121-144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Casseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VL-HCC57772.2023.00026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VL/HCC51201.2021.9576363" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyang Cao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74296-6_29" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vastel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2020.23xxx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829135v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Habchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3238147.3238197" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Peng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_32" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_45" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belkhir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vacher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaudry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56856-0_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Braik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851653" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_27" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail C. Murphy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2786870" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2642982" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554997" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601283" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601266" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Fall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.76" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671294" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671295" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2012.38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272420v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louberry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USER.2012.6226581" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paige" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Noir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Exertier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248198v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982500" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2011.6100116" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gouyette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2011.37" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516708v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774557" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mougenot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293860v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16129-2_22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DC25ZTVD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512716v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_18" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293856v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16129-2_23" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NGJVQ7N4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292626v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13094-6_28" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MTQC4SNN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425586v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391816v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soria" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02674-4_10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BTPTZFK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Raji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.29" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02164-0_2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TWV07PT0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02144-2_8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prawee Sriplakich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363849" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_65" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MPWRJLXQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368088.1368158" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371227v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334990v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fombelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336165v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787044_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P9SSDZBL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2006.65" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_44" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XS45MGNT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141692" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2006.64" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351628v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Besse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Ramalho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557432_49" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZT5W2P18-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557432_3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-89QZT80V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416467v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ammour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Chantit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000682v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzitouna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11538097_2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C00NXVXS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desfray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496156v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520007v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Lamari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571171v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Le Delliou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570703v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Revault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47005-5_8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DOA.2000.874192" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2000.882347" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572496v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574417v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.1999.792049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351629v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418176v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014439v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernotte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legeard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835470v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976024v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965074v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548336v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Delliou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Le-Delliou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foucault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-019-09719-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfei Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194018400181" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2016.10.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2015.01.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aur&#233;lio Almeida da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1660" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82DH999X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guittet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.5.9-41" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/730BD40E0FC4235C0319B709FCC8060B704F590A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.12.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2009.85" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.4.121-144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Casseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VL-HCC57772.2023.00026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VL/HCC51201.2021.9576363" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyang Cao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74296-6_29" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vastel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2020.23xxx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829135v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Habchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3238147.3238197" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Peng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_32" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_45" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belkhir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vacher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaudry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56856-0_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Braik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851653" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_27" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail C. Murphy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2786870" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2642982" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554997" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601283" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601266" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Fall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.76" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671294" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671295" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2012.38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louberry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USER.2012.6226581" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paige" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Noir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Exertier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248198v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982500" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2011.6100116" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2011.37" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660864v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gouyette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516708v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774557" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mougenot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293860v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16129-2_22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DC25ZTVD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512716v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_18" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293856v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16129-2_23" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NGJVQ7N4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292626v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13094-6_28" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MTQC4SNN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470512v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Raji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.29" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669776v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02164-0_2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TWV07PT0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391816v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soria" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02674-4_10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BTPTZFK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02144-2_8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303728v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368088.1368158" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prawee Sriplakich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363849" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303716v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_65" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MPWRJLXQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371227v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334990v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fombelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305786v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787044_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P9SSDZBL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2006.65" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_44" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XS45MGNT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141692" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351628v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Besse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352090v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2006.64" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418175v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Ramalho" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557432_49" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZT5W2P18-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486927v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557432_3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-89QZT80V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486930v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416467v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ammour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Chantit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000682v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzitouna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11538097_2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C00NXVXS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desfray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496156v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520007v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Lamari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571171v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Le Delliou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570703v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Revault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47005-5_8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DOA.2000.874192" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573115v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2000.882347" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574417v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.1999.792049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351629v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418176v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014439v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernotte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legeard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835470v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976024v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965074v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548336v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Delliou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Le-Delliou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>