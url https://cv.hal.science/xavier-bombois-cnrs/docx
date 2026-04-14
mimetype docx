--- v0 (2026-03-23)
+++ v1 (2026-04-14)
@@ -1763,274 +1763,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal identification experiment design for the interconnection of locally controlled systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal identification experiment design for LPV systems using the local approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debarghya Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 89 (March), pp.169-179. </w:t>
+              <w:t xml:space="preserve">, 2018, 87, pp.258 - 266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492050v1</w:t>
+                <w:t xml:space="preserve">hal-01720097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal identification experiment design for LPV systems using the local approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal identification experiment design for the interconnection of locally controlled systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Huillery</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 87, pp.258 - 266. </w:t>
+              <w:t xml:space="preserve">, 2018, 89 (March), pp.169-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720097v1</w:t>
+                <w:t xml:space="preserve">hal-01492050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory planning and trajectory tracking for a small-scale helicopter in autorotation</w:t>
               </w:r>
@@ -2244,1035 +2244,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced autonomous model-based operation of industrial process systems (Autoprofit): Technological developments and future perspectives</w:t>
+                <w:t xml:space="preserve">Optimal input experiment design and parameter estimation in core-scale pressure oscillation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyla Özkan</w:t>
+                <w:t xml:space="preserve">M.G. Potters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mansoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Rojas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.D. Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2016.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 534, pp.534-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862377v1</w:t>
+                <w:t xml:space="preserve">hal-01355013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application-oriented approach to dual control with excitation for closed-loop identification</w:t>
+                <w:t xml:space="preserve">Optimal Signal Selection for Power System Ambient Mode Estimation Using a Prediction Error Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian A. Larsson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristian R. Rojas</w:t>
+                <w:t xml:space="preserve">Vedran S. Peric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.2621-2633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2015.2477490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355020v1</w:t>
+                <w:t xml:space="preserve">hal-01355026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating parameters with pre-specified accuracies in distributed parameter systems using optimal experiment design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An application-oriented approach to dual control with excitation for closed-loop identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian A. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrooz Ebadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G. Potters</w:t>
+                <w:t xml:space="preserve">Cristian R. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul M. J. van Den Hof</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1138143⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355038v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal input experiment design and parameter estimation in core-scale pressure oscillation experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Estimating parameters with pre-specified accuracies in distributed parameter systems using optimal experiment design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Potters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mansoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M. J. van Den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.01.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (8), pp.1533-1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1138143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355013v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Signal Selection for Power System Ambient Mode Estimation Using a Prediction Error Criterion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vedran S. Peric</w:t>
+                <w:t xml:space="preserve">Identification of Dynamic Models in Complex Networks With Prediction Error Methods: Predictor Input Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M. J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Vanfretti</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S. C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2015.2477490⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (4), pp.937-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2450895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355026v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Dynamic Models in Complex Networks With Prediction Error Methods: Predictor Input Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced autonomous model-based operation of industrial process systems (Autoprofit): Technological developments and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Özkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Dankers</w:t>
+                <w:t xml:space="preserve">Jobert H.A. Ludlage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul M. J. van den Hof</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristian Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.126 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2016.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2450895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355016v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven model improvement for model-based control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Errors-in-variables identification in dynamic networks — Consistency results for an instrumental variable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M. J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Forgione</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul van den Hof</w:t>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 52, pp.118 - 124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.11.006⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 62, pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092822v1</w:t>
+                <w:t xml:space="preserve">hal-01355011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least costly closed-loop performance diagnosis and plant re-identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mesbah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bombois</w:t>
+                <w:t xml:space="preserve">M. Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.J. van Den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207179.2015.1040076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch-to-batch model improvement for cooling crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Birpoutsoukis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,1869 +3339,1856 @@
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.72-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errors-in-variables identification in dynamic networks — Consistency results for an instrumental variable approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul M. J. van den Hof</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of model predictive control with excitation (MPC-X) on an industrial depropanizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian A. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian R. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.09.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355011v1</w:t>
+                <w:t xml:space="preserve">hal-01345554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of model predictive control with excitation (MPC-X) on an industrial depropanizer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian R. Rojas</w:t>
+                <w:t xml:space="preserve">Data-driven model improvement for model-based control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31, </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.118 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345554v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of dynamic models in complex networks with prediction error methods—Basic methods for consistent module estimates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+                <w:t xml:space="preserve">Training sequence design for MIMO channels: an application-oriented approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Katselis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Bengtsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Björnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.07.011⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-1499-2013-245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046324v1</w:t>
+                <w:t xml:space="preserve">hal-03046267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training sequence design for MIMO channels: an application-oriented approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emil Björnson</w:t>
+                <w:t xml:space="preserve">Identification of dynamic models in complex networks with prediction error methods—Basic methods for consistent module estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (1), </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (10), pp.2994-3006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-1499-2013-245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046267v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of least costly identification experiments : The main philosophy accompanied by illustrative examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimization of cross-talk in a piezo inkjet printhead based on system identification and feedforward control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Khalate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenxi Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Babuška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (11), pp.115035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/22/11/115035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756344v1</w:t>
+                <w:t xml:space="preserve">hal-03046334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary and sufficient conditions for uniqueness of the minimum in Prediction Error Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bazanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (8), pp.1621-1630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of cross-talk in a piezo inkjet printhead based on system identification and feedforward control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A Waveform Design Method for a Piezo Inkjet Printhead Based on Robust Feedforward Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Babuska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/22/11/115035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (6), pp.1365-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2012.2205899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03046334v1</w:t>
+                <w:t xml:space="preserve">hal-00772618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Waveform Design Method for a Piezo Inkjet Printhead Based on Robust Feedforward Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of least costly identification experiments : The main philosophy accompanied by illustrative examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (6-7), pp.587-610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JMEMS.2012.2205899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00772618v1</w:t>
+                <w:t xml:space="preserve">hal-00756344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Experiment Design for Open and Closed-loop System Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance improvement of a drop-on-demand inkjet printhead using an optimization-based feedforward control method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Khalate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Babuška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gevers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bombois</w:t>
+                <w:t xml:space="preserve">Herman Wijshoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Hildebrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Solari</w:t>
+                <w:t xml:space="preserve">René Waarsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Information and Systems (CIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (8), pp.771-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765659v1</w:t>
+                <w:t xml:space="preserve">hal-03046351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of a drop-on-demand inkjet printhead using an optimization-based feedforward control method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amol Khalate</w:t>
+                <w:t xml:space="preserve">Optimal Experiment Design for Open and Closed-loop System Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Waarsing</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Solari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Information and Systems (CIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3), pp.197-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03046351v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification for robust deconvolution filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of resonance waves in open water channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. van Overloop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Miltenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Clemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Strand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (8), pp.863-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655789v1</w:t>
+                <w:t xml:space="preserve">hal-03046357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of resonance waves in open water channels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification for robust deconvolution filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (3), pp.577-584</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03046357v1</w:t>
+                <w:t xml:space="preserve">hal-00655789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and the Information Matrix: How to Get Just Sufficiently Rich?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerating simulations of computationally intensive first principle models using accurate quasi-linear parameter varying models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sanfelice Bazanella</w:t>
+                <w:t xml:space="preserve">Robert Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ljubisa Miskovic</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (10), pp.1601-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2009.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2009.2034199⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046361v1</w:t>
+                <w:t xml:space="preserve">hal-03046365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating simulations of computationally intensive first principle models using accurate quasi-linear parameter varying models</w:t>
+                <w:t xml:space="preserve">Quantitative effects of weight adjustments in ℋ︁ ∞ control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bos</w:t>
+                <w:t xml:space="preserve">Brian Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lanzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvin Dehghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2009.09.004⟩</w:t>
+              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.267-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oca.858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046365v1</w:t>
+                <w:t xml:space="preserve">hal-03046370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative effects of weight adjustments in ℋ︁ ∞ control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Lanzon</w:t>
+                <w:t xml:space="preserve">Identification and the Information Matrix: How to Get Just Sufficiently Rich?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvin Dehghani</w:t>
+                <w:t xml:space="preserve">Alexandre Sanfelice Bazanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljubisa Miskovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oca.858⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (12), pp.2828-2840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2009.2034199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03046370v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification for control of multivariable systems: Controller validation and experiment design via LMIs</w:t>
               </w:r>
@@ -5433,77 +5433,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (10), pp.1651-1662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5563,51 +5563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54 (5), pp.471-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5653,51 +5653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of a single uniquely specifiable H∞ controller in the chain-scattering framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lanzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Do Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5763,57 +5763,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model validation for control and controller validation in a prediction error identification framework—Part I: theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Model validation for control and controller validation in a prediction error identification framework—Part II: illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5842,120 +5842,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 39 (3), pp.403-415. </w:t>
+              <w:t xml:space="preserve">, 2003, 39 (3), pp.417-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0005-1098(02)00234-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0005-1098(02)00235-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046410v1</w:t>
+                <w:t xml:space="preserve">hal-03046408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model validation for control and controller validation in a prediction error identification framework—Part II: illustrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Model validation for control and controller validation in a prediction error identification framework—Part I: theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5984,133 +5984,133 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 39 (3), pp.417-427. </w:t>
+              <w:t xml:space="preserve">, 2003, 39 (3), pp.403-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0005-1098(02)00235-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0005-1098(02)00234-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046408v1</w:t>
+                <w:t xml:space="preserve">hal-03046410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness analysis tools for an uncertainty set obtained by prediction error identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6195,51 +6195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measure of robust stability for an identified set of parametrized transfer functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6318,90 +6318,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezo Printhead Control: Jetting Any Drop at Any Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ezzeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Babuska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6468,103 +6468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment Design for Robust Control: Why Do More Work Than Is Needed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of Uncertain Systems: Modelling, Approximation, and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 329, Springer-Verlag, pp.139-162, 2006, Lecture Notes in Control and Information Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6610,51 +6610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Weight Change in H∞Control Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6726,64 +6726,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Parametric Confidence Ellipsoids to Nyquist Plane for Linearly Parametrized Transfer Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Identification and Adaptive Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer London, pp.53-71, 2001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6829,51 +6829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of experimental conditions in model validation for control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6997,382 +6997,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bias-variance perspective of data-driven control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Colin</w:t>
+                <w:t xml:space="preserve">Resonance Frequency Tracking for MEMS Gyroscopes Using Recursive Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Ju</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC Symposium on System Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.509⟩</w:t>
+              <w:t xml:space="preserve">22nd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338871v1</w:t>
+                <w:t xml:space="preserve">hal-03344115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power System Oscillation Monitoring and Damping Control Re-Design under Ambient Conditions and Multiple Operating Points</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Vanfretti</w:t>
+                <w:t xml:space="preserve">A bias-variance perspective of data-driven control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Boston, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04283210v1</w:t>
+                <w:t xml:space="preserve">hal-04338871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance Frequency Tracking for MEMS Gyroscopes Using Recursive Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Morelli</w:t>
+                <w:t xml:space="preserve">Power System Oscillation Monitoring and Damping Control Re-Design under Ambient Conditions and Multiple Operating Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t>
+              <w:t xml:space="preserve">20th IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344115v2</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks smart grid based optimisation for expensive functions</w:t>
               </w:r>
@@ -7501,51 +7501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Uwadukunze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7826,51 +7826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control design via Bayesian Optimization with safety constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Trieste, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7898,222 +7898,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Closed-Loop Identification of MISO ARX Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network topology detection via uncertainty analysis of an identified static model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padova, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971657v2</w:t>
+                <w:t xml:space="preserve">hal-03038398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network topology detection via uncertainty analysis of an identified static model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Informativity for the Closed-Loop Identification of MISO ARX Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padova, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038398v1</w:t>
+                <w:t xml:space="preserve">hal-02971657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Informativity for the Identification of particular Parallel Hammerstein Systems</w:t>
               </w:r>
@@ -8344,408 +8344,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.363-368, </w:t>
+              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290042v1</w:t>
+                <w:t xml:space="preserve">hal-02161598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
+                <w:t xml:space="preserve">Identification-Based Approach for Electrical Coupling Compensation in a MEMS Gyroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
+              <w:t xml:space="preserve">INERTIAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Naples, FL, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISISS.2019.8739573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161598v1</w:t>
+                <w:t xml:space="preserve">hal-02174925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification-Based Approach for Electrical Coupling Compensation in a MEMS Gyroscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INERTIAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Naples, FL, United States. pp.1-4, </w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.363-368, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISISS.2019.8739573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174925v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
               </w:r>
@@ -9290,51 +9290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9381,77 +9381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least-costly experiment design for uni-parametric linear models: An analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9479,2950 +9479,2950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop performance diagnosis for model predictive control systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct and indirect continuous-time identification in dynamic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mesbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862376⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE 53rd Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.3334-3339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046533v1</w:t>
+                <w:t xml:space="preserve">hal-03046495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment design for parameter estimation in nonlinear systems based on multilevel excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.25-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors-in-Variables Identification in Dynamic Networks by an Instrumental Variable Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Dankers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van Den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cape Town, South Africa. pp.2335-2340, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect continuous-time identification in dynamic networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul van den Hof</w:t>
+                <w:t xml:space="preserve">Optimal experiment design in closed loop with unknown, nonlinear and implicit controllers using stealth identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Potters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Moden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lundh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 53rd Annual Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039905⟩</w:t>
+              <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.726-731, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046495v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal experiment design in closed loop with unknown, nonlinear and implicit controllers using stealth identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed-loop performance diagnosis for model predictive control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lundh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Max Potters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.726-731, </w:t>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.264-269, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046526v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment design for batch-to-batch model-based learning control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Forgione</w:t>
+                <w:t xml:space="preserve">Model predictive control with integrated experiment design for output error systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Annergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.3912-3917, </w:t>
+              <w:t xml:space="preserve">2013 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.3790-3795, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2013.6580437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046582v1</w:t>
+                <w:t xml:space="preserve">hal-03046576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control with integrated experiment design for output error systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristian Rojas</w:t>
+                <w:t xml:space="preserve">Predictor input selection for two stage identification in dynamic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.3790-3795, </w:t>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1422-1427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046576v1</w:t>
+                <w:t xml:space="preserve">hal-03046556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictor input selection for two stage identification in dynamic networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+                <w:t xml:space="preserve">Affine LPV modeling: An H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skander Taamallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1422-1427, </w:t>
+              <w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.2726-2733, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046556v1</w:t>
+                <w:t xml:space="preserve">hal-03046536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affine LPV modeling: An H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Skander Taamallah</w:t>
+                <w:t xml:space="preserve">Experiment design for batch-to-batch model-based learning control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.2726-2733, </w:t>
+              <w:t xml:space="preserve">2013 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.3912-3917, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2013.6580437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046536v1</w:t>
+                <w:t xml:space="preserve">hal-03046582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch-to-batch strategies for cooling crystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic network structure identification with prediction error methods - basic examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Forgione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Mesbah</w:t>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.6364-6369, </w:t>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.876-881, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046592v1</w:t>
+                <w:t xml:space="preserve">hal-03046607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant friendly input design for system identification in closed loop</w:t>
+                <w:t xml:space="preserve">Optimal control for power-off landing of a small-scale helicopter a pseudospectral approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sridharakumar Narasimhan</w:t>
+                <w:t xml:space="preserve">S. Taamallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00124⟩</w:t>
+              <w:t xml:space="preserve">2012 American Control Conference - ACC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.914-919, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6314984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046615v1</w:t>
+                <w:t xml:space="preserve">hal-03046625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic network structure identification with prediction error methods - basic examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unified experiment design framework for detection and identification in closed-loop performance diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Dankers</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jobert H.A. Ludlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Erik Moden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.2152-2157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046607v1</w:t>
+                <w:t xml:space="preserve">hal-03046598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control for power-off landing of a small-scale helicopter a pseudospectral approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Taamallah</w:t>
+                <w:t xml:space="preserve">Experiment Design for Closed-loop Performance Diagnosis*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. van den Hof</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jobert H.A. Ludlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 American Control Conference - ACC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.914-919, </w:t>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.1341-1346, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6314984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046625v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified experiment design framework for detection and identification in closed-loop performance diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mesbah</w:t>
+                <w:t xml:space="preserve">Identification in dynamic networks with known interconnection topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.2152-2157, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426717⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.895-900, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046598v1</w:t>
+                <w:t xml:space="preserve">hal-03046586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment Design for Closed-loop Performance Diagnosis*</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mesbah</w:t>
+                <w:t xml:space="preserve">Iterative Learning Control of supersaturation in batch cooling crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00220⟩</w:t>
+              <w:t xml:space="preserve">2012 American Control Conference - ACC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.6455-6460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6315350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046618v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification in dynamic networks with known interconnection topology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+                <w:t xml:space="preserve">Identification of Properties of Open Water Channels for Controller Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. van Overloop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426840⟩</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.1019-1024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046586v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Learning Control of supersaturation in batch cooling crystallization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mesbah</w:t>
+                <w:t xml:space="preserve">Dynamic network identification using the direct prediction-error method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 American Control Conference - ACC 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6315350⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.901-906, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046620v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Properties of Open Water Channels for Controller Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.J. van Overloop</w:t>
+                <w:t xml:space="preserve">Batch-to-batch strategies for cooling crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00414⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.6364-6369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046602v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic network identification using the direct prediction-error method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+                <w:t xml:space="preserve">Plant friendly input design for system identification in closed loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridharakumar Narasimhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.901-906, </w:t>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.1335-1340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046589v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of a drop-on-demand inkjet printhead: a feedforward control based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Robust feedforward control for a drop-on-demand inkjet printhead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Babuska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Waarsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Printing Technologies (NIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-ROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734570v1</w:t>
+                <w:t xml:space="preserve">hal-00593416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informative data and identifiability in LPV-ARX prediction-error identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Dankers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Heuberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.799-804, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop performance diagnosis using prediction error identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobert H.A. Ludlage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.2969-2974, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust feedforward control for a drop-on-demand inkjet printhead</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal experiment design for hypothesis testing applied to functional magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Den Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M.J. van Den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Milano, Italy. pp.9953-9958, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.00763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01948⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00593416v1</w:t>
+                <w:t xml:space="preserve">hal-03046656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal experiment design for hypothesis testing applied to functional magnetic resonance imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drop-on-Demand Inkjet Printhead Performance Improvement Using Robust Feedforward Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Khalate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P.M.J. van Den Hof</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Babuska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50th IEEE CDC - ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, FL, United States. pp.4183-4188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.00763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046656v1</w:t>
+                <w:t xml:space="preserve">hal-00655805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop-on-Demand Inkjet Printhead Performance Improvement Using Robust Feedforward Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Performance improvement of a drop-on-demand inkjet printhead: a feedforward control based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Babuska</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE CDC - ECC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Digital Printing Technologies (NIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, United States. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00655805v1</w:t>
+                <w:t xml:space="preserve">hal-00734570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization-based feedforward control for a Drop-on-Demand inkjet printhead</w:t>
               </w:r>
@@ -12434,51 +12434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Babuska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wijshoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12577,51 +12577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. den Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barenthin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Joint 48th IEEE Conference on Decision and Control (CDC) and 28th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.494-499, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12649,248 +12649,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal experimental design for LPV identification using a local approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amol Khalate</w:t>
+                <w:t xml:space="preserve">Connecting informative experiments, the information matrix and the minima of a Prediction Error Identification criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bazanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Babuŝka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00027⟩</w:t>
+              <w:t xml:space="preserve">IFAC Syposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, St Malo, France. pp.675-680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046693v1</w:t>
+                <w:t xml:space="preserve">hal-03046698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting informative experiments, the information matrix and the minima of a Prediction Error Identification criterion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.S. Bazanella</w:t>
+                <w:t xml:space="preserve">Optimal experimental design for LPV identification using a local approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Babuŝka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Syposium on System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, St Malo, France. pp.675-680, </w:t>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, St Malo, France. pp.162-167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046698v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal input design for robust H2 deconvolution filtering</w:t>
               </w:r>
@@ -12993,51 +12993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barenthin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Seoul, South Korea. pp.11445-11450, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13188,233 +13188,233 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved efficient analysis for systems with uncertain parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barenthin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">46. IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411526v1</w:t>
+                <w:t xml:space="preserve">hal-02752392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved efficient analysis for systems with uncertain parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Märta Barenthin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.5038 - 5043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2007.4434140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752392v1</w:t>
+                <w:t xml:space="preserve">hal-00411526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likelihood based uncertainty bounding in prediction error identification using ARX models: A simulation study</w:t>
               </w:r>
@@ -13608,51 +13608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPUT DESIGN: FROM OPEN-LOOP TO CONTROL-ORIENTED DESIGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13879,1600 +13879,1600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating simulations of first principle models of complex industrial systems using quasi linear parameter varying models</w:t>
+                <w:t xml:space="preserve">A Newton-Raphson algorithm for calculating the effects of changes in weights on an H&gt;inf&lt;∞&gt;/inf&lt;design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bos</w:t>
+                <w:t xml:space="preserve">A. Lanzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Do Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Seville, Spain. pp.4146-4151, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582812⟩</w:t>
+              <w:t xml:space="preserve">, 2005, Seville, Spain. pp.3657-3662, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046753v1</w:t>
+                <w:t xml:space="preserve">hal-03046761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAST DISTURBING CLOSED-LOOP IDENTIFICATION EXPERIMENT FOR CONTROL</w:t>
+                <w:t xml:space="preserve">Open-loop versus closed-loop identification of Box-Jenkins models: a new variance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seville, Spain. pp.3117-3122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046792v1</w:t>
+                <w:t xml:space="preserve">hal-03046768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGNING A KALMAN FILTER WHEN NO NOISE COVARIANCE INFORMATION IS AVAILABLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Bos</w:t>
+                <w:t xml:space="preserve">Accelerating simulations of first principle models of complex industrial systems using quasi linear parameter varying models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seville, Spain. pp.4146-4151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046786v1</w:t>
+                <w:t xml:space="preserve">hal-03046753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALIDITY OF THE STANDARD CROSS-CORRELATION TEST FOR MODEL STRUCTURE VALIDATION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LEAST DISTURBING CLOSED-LOOP IDENTIFICATION EXPERIMENT FOR CONTROL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.898-903, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00151⟩</w:t>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.524-529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046781v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-loop versus closed-loop identification of Box-Jenkins models: a new variance analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DESIGNING A KALMAN FILTER WHEN NO NOISE COVARIANCE INFORMATION IS AVAILABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582640⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Pragua, Czech Republic. pp.1275-1280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046768v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Newton-Raphson algorithm for calculating the effects of changes in weights on an H&gt;inf&lt;∞&gt;/inf&lt;design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Do Anderson</w:t>
+                <w:t xml:space="preserve">VALIDITY OF THE STANDARD CROSS-CORRELATION TEST FOR MODEL STRUCTURE VALIDATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sippe Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Seville, Spain. pp.3657-3662, </w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.898-903, </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046761v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheapest open-loop identification for control</w:t>
+                <w:t xml:space="preserve">Least costly identification experiment for control. A solution based on a high-order model approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 43rd IEEE Conference on Decision and Control (CDC) (IEEE Cat. No.04CH37601)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Nassau, Bahamas. pp.382-387 Vol.1, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2004 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.2818-2823 vol.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2004.1428659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2004.1383893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046800v1</w:t>
+                <w:t xml:space="preserve">hal-03046823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least costly identification experiment for control. A solution based on a high-order model approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Model Selection for State Estimation for Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Gevers</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2004 American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.2818-2823 vol.3, </w:t>
+              <w:t xml:space="preserve">7th International Symposium on Dynamic and Control of Process systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cambridge, United States. pp.811-816, </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2004.1383893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)31909-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046823v1</w:t>
+                <w:t xml:space="preserve">hal-03046811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Model Selection for State Estimation for Nonlinear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Bos</w:t>
+                <w:t xml:space="preserve">Accelerating large-scale non-linear models for monitoring and control using spatial and temporal correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Dynamic and Control of Process systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Cambridge, United States. pp.811-816, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2004 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.3705-3710 vol.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)31909-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2004.1384488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046811v1</w:t>
+                <w:t xml:space="preserve">hal-03046817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating large-scale non-linear models for monitoring and control using spatial and temporal correlations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cheapest open-loop identification for control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2004 American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.3705-3710 vol.4, </w:t>
+              <w:t xml:space="preserve">2004 43rd IEEE Conference on Decision and Control (CDC) (IEEE Cat. No.04CH37601)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Nassau, Bahamas. pp.382-387 Vol.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2004.1384488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2004.1428659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046817v1</w:t>
+                <w:t xml:space="preserve">hal-03046800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting PE identification and robust control theory: the multiple-input single-output case. part I: uncertainty region validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Uniqueness of Central H ∞ Controllers in the Chain-Scattering Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lanzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Do Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paresh Date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Syposium on System Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34732-8⟩</w:t>
+              <w:t xml:space="preserve">4th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Milano, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)35630-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046869v1</w:t>
+                <w:t xml:space="preserve">hal-03046877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On weight adjustments in H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lanzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Do Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom. pp.1762-1767, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC.2003.7085220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Uniqueness of Central H ∞ Controllers in the Chain-Scattering Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian Do Anderson</w:t>
+                <w:t xml:space="preserve">Validation Test Based Parameter Uncertainty Versus Analysis-Based Confidence Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sippe Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Symposium on Robust Control Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)35630-6⟩</w:t>
+              <w:t xml:space="preserve">IFAC Syposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Rotterdam, Netherlands. pp.1825-1830, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)35025-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046877v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation Test Based Parameter Uncertainty Versus Analysis-Based Confidence Bounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connecting PE identification and robust control theory: the multiple-input single-output case. part II: Controller Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paresh Date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Syposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Rotterdam, Netherlands. pp.1825-1830, </w:t>
+              <w:t xml:space="preserve">, 2003, Rotterdam, Netherlands. pp.27-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)35025-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34733-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046839v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting PE identification and robust control theory: the multiple-input single-output case. part II: Controller Validation</w:t>
+                <w:t xml:space="preserve">Connecting PE identification and robust control theory: the multiple-input single-output case. part I: uncertainty region validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paresh Date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Syposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Rotterdam, Netherlands. pp.27-32, </w:t>
+              <w:t xml:space="preserve">, 2003, Rotterdam, Netherlands. pp.21-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34733-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34732-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046859v1</w:t>
+                <w:t xml:space="preserve">hal-03046869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of weight modification in H∞ control design</w:t>
               </w:r>
@@ -15588,51 +15588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15705,51 +15705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2001 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.1416-1421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15796,51 +15796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller validation for stability and performance based on a frequency domain uncertainty region obtained by stochastic embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15900,51 +15900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller Validation for Stability and Performance Based on an Uncertainty Region Designed from an Identified Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16004,51 +16004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Validation for Robust Control and Controller Validation in a Prediction Error Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16160,51 +16160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Codrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16264,51 +16264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller validation for a validated model set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16368,51 +16368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller validation based on an identified model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16485,51 +16485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16839,51 +16839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360490v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675923v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2513000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191376v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Hofsmo Jakobsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sanchez Acevedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvar Haugdal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D&#8217;arco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110633" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vanfretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329586v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M J van den Hof" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hjalmarsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan Podlaski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Boersma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Gonzalez-Torres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106640" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Uhlen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106180" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarghya Ghosh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1596316" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.10.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Taamallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.J. van den Hof" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.08.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Annergren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larsson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wahlberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2016.2643243" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla &#214;zkan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobert H.A. Ludlage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71HX8SHB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Larsson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrooz Ebadat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R. Rojas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2016.03.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Potters" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansoori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. J. van Den Hof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1138143" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Potters" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Jansen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.J. van den Hof" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran S. Peric" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2015.2477490" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dankers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. J. van den Hof" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. C. Heuberger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450895" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgione" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van den Hof" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.11.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forgione" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.J. van Den Hof" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1040076" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152563v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Birpoutsoukis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mesbah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Daudey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.04.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S.C. Heuberger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345554v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.07.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Katselis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bengtsson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Bj&#246;rnson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-245" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756344v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bazanella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gevers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J94CWPXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046334v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Khalate" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenxi Ye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babu&#353;ka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjirk Koekebakker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/11/115035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCE471F42CF5197C8663BCF2C7EEEA7D1065D6AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babuska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2012.2205899" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gevers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hildebrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Solari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wijshoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Waarsing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.02.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHWF59Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655789v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Overloop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Miltenburg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Clemmens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Strand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.03.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFM585R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanfelice Bazanella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubisa Miskovic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2034199" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2009.09.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNPR4PB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Anderson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lanzon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Dehghani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.858" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBRXKQBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rta Barenthin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.05.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sippe Douma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TK4W7W1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.05.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D.O. Anderson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2004.09.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNJ5WQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046404v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Do Anderson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CRX7GQW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Codrons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D.O. Anderson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00234-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PLW5TRW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046408v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00235-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRJHPDQ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(01)00104-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/113BC851D9AE533F4877B0F576F939F12A070E9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046422v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.887643" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839743v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ezzeldin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4821-1_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98FVFPN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11664550_8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C556550F8FB4EEADFD6AEC5AF0CCCA618B1018D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0023-9_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/909AD400366B3E0324805A68674663C78C890A76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0711-8_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EC9999FCA001FBE0B154DE19F07AF60CB1C6D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Codrons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franky de Bruyne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0109861" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E5DCCEBF0D23FA8777F98A5CDFCF30EC4AF4A8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338871v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ju" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.509" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283210v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.583" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344115v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pernin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590950" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052060v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Uwadukunze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albisser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590999" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1339" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525412v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D ' Arco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST53650.2022.9898408" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559979v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966099" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.425" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Peric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Gonzalez-Torres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215892" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISS.2019.8739573" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2018.8440273" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.137" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.131" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Peri&#263;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2017.382" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potters" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810529" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330648" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046533v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Potters" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862376" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046515v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hjalmarsson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862274" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046511v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.J. van Den Hof" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02069" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046495v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039905" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Moden" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lundh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862354" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046582v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580437" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046576v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669533" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669779" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760295" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046592v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426773" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridharakumar Narasimhan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00124" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046607v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00263" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046625v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taamallah" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van den Hof" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314984" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046598v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Erik Moden" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426717" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046618v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00220" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046586v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426840" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046620v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315350" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046602v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00414" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046589v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426780" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734570v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046628v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Toth" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heuberger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161201" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046638v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161058" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01948" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046656v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Den Dekker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Rojas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00763" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655805v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160885" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046666v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khalate" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijshoff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Waarsing" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531291" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. den Dekker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barenthin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400852" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046693v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babu&#349;ka" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00027" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046698v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00112" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046687v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00155" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046700v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01939" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046711v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold den Dekker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00844" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411526v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434140" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752392v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bombois" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046715v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068516" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046717v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068442" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046739v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00215" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046731v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00216" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089687v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046753v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582812" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046792v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00088" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046786v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00213" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046781v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00151" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046768v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582640" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046761v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanzon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Do Anderson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582730" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046800v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2004.1428659" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046823v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1383893" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046811v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31909-2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046817v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384488" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046869v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paresh Date" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34732-8" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046828v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7085220" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046877v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35630-6" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046839v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35025-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046859v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34733-X" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046887v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184814" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046902v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Den Hof" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00435" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046909v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076116" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046926v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912847" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046934v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39770-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046938v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39720-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046919v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Codrons" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.914168" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046943v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1999.7099726" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046941v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1999.831360" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35914-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157382v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360490v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675923v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2513000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191376v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Hofsmo Jakobsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sanchez Acevedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvar Haugdal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D&#8217;arco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110633" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vanfretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329586v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M J van den Hof" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hjalmarsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan Podlaski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Boersma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Gonzalez-Torres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106640" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Uhlen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106180" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarghya Ghosh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1596316" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.10.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Taamallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.J. van den Hof" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.08.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Annergren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larsson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wahlberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2016.2643243" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Potters" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansoori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Jansen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.J. van den Hof" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.043" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran S. Peric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2015.2477490" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Larsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrooz Ebadat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R. Rojas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2016.03.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Potters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. J. van Den Hof" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1138143" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dankers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. J. van den Hof" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. C. Heuberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450895" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla &#214;zkan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobert H.A. Ludlage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71HX8SHB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S.C. Heuberger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forgione" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.J. van Den Hof" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1040076" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgione" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Birpoutsoukis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mesbah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Daudey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.04.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van den Hof" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.11.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Katselis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bengtsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Bj&#246;rnson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-245" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.07.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Khalate" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenxi Ye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babu&#353;ka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjirk Koekebakker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/11/115035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCE471F42CF5197C8663BCF2C7EEEA7D1065D6AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bazanella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gevers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J94CWPXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babuska" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2012.2205899" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wijshoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Waarsing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.02.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHWF59Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hildebrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Solari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Overloop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Miltenburg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Clemmens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Strand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.03.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFM585R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655789v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2009.09.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNPR4PB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Anderson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lanzon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Dehghani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.858" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBRXKQBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046361v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanfelice Bazanella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubisa Miskovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2034199" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rta Barenthin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.05.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sippe Douma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TK4W7W1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.05.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D.O. Anderson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2004.09.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNJ5WQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046404v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Do Anderson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CRX7GQW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Codrons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D.O. Anderson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00235-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRJHPDQ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00234-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PLW5TRW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(01)00104-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/113BC851D9AE533F4877B0F576F939F12A070E9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046422v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.887643" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839743v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ezzeldin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4821-1_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98FVFPN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11664550_8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C556550F8FB4EEADFD6AEC5AF0CCCA618B1018D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0023-9_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/909AD400366B3E0324805A68674663C78C890A76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0711-8_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EC9999FCA001FBE0B154DE19F07AF60CB1C6D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Codrons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franky de Bruyne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0109861" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E5DCCEBF0D23FA8777F98A5CDFCF30EC4AF4A8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344115v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pernin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590950" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338871v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ju" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.509" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283210v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.583" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052060v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Uwadukunze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albisser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590999" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1339" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525412v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D ' Arco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST53650.2022.9898408" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559979v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966099" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.425" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Peric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Gonzalez-Torres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215892" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISS.2019.8739573" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2018.8440273" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.137" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.131" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Peri&#263;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2017.382" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potters" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810529" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330648" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046495v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039905" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046515v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hjalmarsson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862274" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.J. van Den Hof" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02069" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Moden" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lundh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862354" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046533v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Potters" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862376" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046576v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669533" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046556v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669779" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046536v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760295" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046582v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580437" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046607v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00263" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046625v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taamallah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van den Hof" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314984" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Erik Moden" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426717" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046618v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00220" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046586v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426840" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046620v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315350" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046602v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00414" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046589v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426780" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046592v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426773" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046615v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridharakumar Narasimhan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00124" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593416v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01948" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Toth" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heuberger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161201" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046638v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161058" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046656v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Den Dekker" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Rojas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00763" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655805v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160885" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734570v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046666v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khalate" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijshoff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Waarsing" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531291" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. den Dekker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barenthin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400852" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046698v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00112" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046693v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babu&#349;ka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00027" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046687v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00155" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046700v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01939" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046711v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold den Dekker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00844" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752392v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bombois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411526v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434140" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046715v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068516" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046717v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068442" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046739v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00215" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046731v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00216" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089687v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046761v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanzon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Do Anderson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582730" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046768v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582640" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046753v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582812" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046792v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00088" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046786v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00213" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00151" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046823v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1383893" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046811v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31909-2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046817v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384488" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046800v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2004.1428659" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046877v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35630-6" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046828v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7085220" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046839v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35025-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046859v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paresh Date" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34733-X" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046869v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34732-8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046887v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184814" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046902v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Den Hof" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00435" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046909v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076116" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046926v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912847" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046934v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39770-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046938v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39720-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046919v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Codrons" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.914168" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046943v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1999.7099726" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046941v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1999.831360" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35914-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157382v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>