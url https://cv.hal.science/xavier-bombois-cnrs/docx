--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -134,278 +134,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Time Regret Minimization for Linear Quadratic Adaptive Controllers: an experiment design approach</w:t>
+                <w:t xml:space="preserve">Verifying output amplitude constraints in a robust manner for an identification experiment with a multisine excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Colin</w:t>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bombois</w:t>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2025.2513000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360490v2</w:t>
+                <w:t xml:space="preserve">hal-04675923v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying output amplitude constraints in a robust manner for an identification experiment with a multisine excitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Finite-Time Regret Minimization for Linear Quadratic Adaptive Controllers: an experiment design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2025.2513000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675923v4</w:t>
+                <w:t xml:space="preserve">hal-04360490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data driven approach using local measurements to locate turbine governors causing forced oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigurd Hofsmo Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Sanchez Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -478,51 +478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance monitoring and redesign of power system stabilizers based on system identification techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -569,51 +569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the informativity of direct identification experiments in dynamical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -699,51 +699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Power Plant Models Using Field Data with Application to the Mostar Hydroelectric Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meaghan Podlaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -784,330 +784,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimal identification experiment design for multisine excitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Least Costly Identification Experiment for the Identification of One Module in a Dynamic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Morelli</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109431⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 133, pp.109855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363067v1</w:t>
+                <w:t xml:space="preserve">hal-03336912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least Costly Identification Experiment for the Identification of One Module in a Dynamic Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust optimal identification experiment design for multisine excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 133, pp.109855. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336912v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing signal design for enhanced damping estimation in power networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjoerd Boersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1174,304 +1174,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Open-Loop Identification of MIMO Systems in the Prediction Error Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-intrusive identification of hydro power plants' dynamics using control system measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigurd Hofsmo Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Colin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Federico Morelli</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Uhlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109000⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305057v1</w:t>
+                <w:t xml:space="preserve">hal-02642471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive identification of hydro power plants' dynamics using control system measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Data Informativity for the Open-Loop Identification of MIMO Systems in the Prediction Error Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kjetil Uhlen</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642471v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop Identification of MIMO Systems in the Prediction Error Framework: Data Informativity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Colin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1518,77 +1518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV system identification for control using the local approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debarghya Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Huillery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1661,77 +1661,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84, pp.305-322. </w:t>
@@ -1782,90 +1782,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal identification experiment design for LPV systems using the local approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debarghya Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87, pp.258 - 266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1899,90 +1899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal identification experiment design for the interconnection of locally controlled systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89 (March), pp.169-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2029,51 +2029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory planning and trajectory tracking for a small-scale helicopter in autorotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skander Taamallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2146,64 +2146,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Annergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wahlberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2244,508 +2244,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal input experiment design and parameter estimation in core-scale pressure oscillation experiments</w:t>
+                <w:t xml:space="preserve">Estimating parameters with pre-specified accuracies in distributed parameter systems using optimal experiment design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Potters</w:t>
+                <w:t xml:space="preserve">M. G. Potters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mansoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Jansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
+                <w:t xml:space="preserve">Paul M. J. van Den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.01.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (8), pp.1533-1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1138143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355013v1</w:t>
+                <w:t xml:space="preserve">hal-01355038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Signal Selection for Power System Ambient Mode Estimation Using a Prediction Error Criterion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An application-oriented approach to dual control with excitation for closed-loop identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian A. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedran S. Peric</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Afrooz Ebadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian R. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Vanfretti</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2015.2477490⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355026v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application-oriented approach to dual control with excitation for closed-loop identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal input experiment design and parameter estimation in core-scale pressure oscillation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afrooz Ebadat</w:t>
+                <w:t xml:space="preserve">M.G. Potters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mansoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian R. Rojas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+                <w:t xml:space="preserve">J.D. Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 534, pp.534-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355020v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating parameters with pre-specified accuracies in distributed parameter systems using optimal experiment design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal Signal Selection for Power System Ambient Mode Estimation Using a Prediction Error Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran S. Peric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul M. J. van Den Hof</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 89 (8), pp.1533-1553. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.2621-2633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1138143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2015.2477490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355038v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Dynamic Models in Complex Networks With Prediction Error Methods: Predictor Input Selection</w:t>
               </w:r>
@@ -2757,51 +2757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Dankers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M. J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter S. C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2861,90 +2861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced autonomous model-based operation of industrial process systems (Autoprofit): Technological developments and future perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Özkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobert H.A. Ludlage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42, pp.126 - 142. </w:t>
@@ -2988,477 +2988,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errors-in-variables identification in dynamic networks — Consistency results for an instrumental variable approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Batch-to-batch model improvement for cooling crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Birpoutsoukis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Daudey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.09.021⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355011v1</w:t>
+                <w:t xml:space="preserve">hal-01152563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least costly closed-loop performance diagnosis and plant re-identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.J. van Den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207179.2015.1040076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch-to-batch model improvement for cooling crystallization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Errors-in-variables identification in dynamic networks — Consistency results for an instrumental variable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M. J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Daudey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.72-82. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62, pp.39-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152563v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of model predictive control with excitation (MPC-X) on an industrial depropanizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian A. Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian R. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3492,64 +3492,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven model improvement for model-based control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3590,618 +3590,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training sequence design for MIMO channels: an application-oriented approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of dynamic models in complex networks with prediction error methods—Basic methods for consistent module estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1687-1499-2013-245⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (10), pp.2994-3006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046267v1</w:t>
+                <w:t xml:space="preserve">hal-03046324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of dynamic models in complex networks with prediction error methods—Basic methods for consistent module estimates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Training sequence design for MIMO channels: an application-oriented approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Katselis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Bengtsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Björnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (10), pp.2994-3006. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1687-1499-2013-245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046324v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of cross-talk in a piezo inkjet printhead based on system identification and feedforward control</w:t>
+                <w:t xml:space="preserve">Necessary and sufficient conditions for uniqueness of the minimum in Prediction Error Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amol Khalate</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A.S. Bazanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenxi Ye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
+                <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/22/11/115035⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (8), pp.1621-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046334v1</w:t>
+                <w:t xml:space="preserve">hal-03046346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary and sufficient conditions for uniqueness of the minimum in Prediction Error Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimization of cross-talk in a piezo inkjet printhead based on system identification and feedforward control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Khalate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenxi Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Bazanella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bombois</w:t>
+                <w:t xml:space="preserve">Robert Babuška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gevers</w:t>
+                <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (8), pp.1621-1630. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (11), pp.115035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/22/11/115035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046346v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Waveform Design Method for a Piezo Inkjet Printhead Based on Robust Feedforward Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Babuska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (6), pp.1365-1374. </w:t>
@@ -4239,64 +4239,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of least costly identification experiments : The main philosophy accompanied by illustrative examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (6-7), pp.587-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4321,77 +4321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement of a drop-on-demand inkjet printhead using an optimization-based feedforward control method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Babuška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Wijshoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,51 +4476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Experiment Design for Open and Closed-loop System Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4597,51 +4597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. van Overloop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.J. Miltenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Clemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4717,77 +4717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification for robust deconvolution filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (3), pp.577-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4825,51 +4825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating simulations of computationally intensive first principle models using accurate quasi-linear parameter varying models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4967,51 +4967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lanzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvin Dehghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (3), pp.267-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5083,51 +5083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sanfelice Bazanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubisa Miskovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5187,77 +5187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification for control of multivariable systems: Controller validation and experiment design via LMIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Märta Barenthin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (12), pp.3070-3078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5304,51 +5304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of the standard cross-correlation test for model structure validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sippe Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5407,64 +5407,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least costly identification experiment for control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,77 +5537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of frequency domain error bounds with guaranteed confidence level in prediction error identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54 (5), pp.471-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5679,51 +5679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lanzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Do Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (6), pp.985-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5782,77 +5782,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model validation for control and controller validation in a prediction error identification framework—Part II: illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Codrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5924,77 +5924,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model validation for control and controller validation in a prediction error identification framework—Part I: theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Codrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6053,77 +6053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness analysis tools for an uncertainty set obtained by prediction error identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6182,77 +6182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measure of robust stability for an identified set of parametrized transfer functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (11), pp.2141-2145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6318,103 +6318,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezo Printhead Control: Jetting Any Drop at Any Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ezzeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Babuska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Twan Basten, Roelof Hamberg, Frans Reckers, Jacques Verriet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model-Based Desing of Adaptive Embedded Systems</w:t>
@@ -6481,64 +6481,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment Design for Robust Control: Why Do More Work Than Is Needed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Weight Change in H∞Control Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control and Modeling of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser Boston, pp.121-138, 2003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6713,51 +6713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Parametric Confidence Ellipsoids to Nyquist Plane for Linearly Parametrized Transfer Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6842,90 +6842,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of experimental conditions in model validation for control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Codrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franky de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robustness in Identification and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.72-86, 1999, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6997,425 +6997,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance Frequency Tracking for MEMS Gyroscopes Using Recursive Identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Power System Oscillation Monitoring and Damping Control Re-Design under Ambient Conditions and Multiple Operating Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Vanfretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590950⟩</w:t>
+              <w:t xml:space="preserve">20th IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344115v2</w:t>
+                <w:t xml:space="preserve">hal-04283210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bias-variance perspective of data-driven control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Colin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power System Oscillation Monitoring and Damping Control Re-Design under Ambient Conditions and Multiple Operating Points</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Resonance Frequency Tracking for MEMS Gyroscopes Using Recursive Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC Symposium on System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Boston, United States. </w:t>
+              <w:t xml:space="preserve">22nd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283210v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks smart grid based optimisation for expensive functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Uwadukunze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7488,64 +7488,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification for feedforward control of Wiener systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Uwadukunze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7605,77 +7605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal exploration strategies for finite horizon regret minimization in some adaptive control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7722,51 +7722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-based model validation for locating the source of forced oscillations due to power plant governors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigurd Hofsmo Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore D ' Arco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7813,64 +7813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control design via Bayesian Optimization with safety constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Trieste, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7904,51 +7904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network topology detection via uncertainty analysis of an identified static model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7995,77 +7995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Informativity for the Closed-Loop Identification of MISO ARX Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padova, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8099,77 +8099,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Informativity for the Identification of particular Parallel Hammerstein Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Colin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8229,51 +8229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Power System Damping Estimation via Optimal Probing Signal Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjoerd Boersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8344,213 +8344,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.363-368, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161598v1</w:t>
+                <w:t xml:space="preserve">hal-02290042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification-Based Approach for Electrical Coupling Compensation in a MEMS Gyroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8595,213 +8608,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.363-368, </w:t>
+              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290042v1</w:t>
+                <w:t xml:space="preserve">hal-02161598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Colin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8842,291 +8842,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of hydro turbine governors using PMU data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Robust Analysis for Identified Systems in Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Boise, ID, United States. </w:t>
+              <w:t xml:space="preserve">9th IFAC ROCOND'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Florianópolis, Brazil. pp.383-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PMAPS.2018.8440273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997186v1</w:t>
+                <w:t xml:space="preserve">hal-01984244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Robust Analysis for Identified Systems in Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of hydro turbine governors using PMU data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigurd Hofsmo Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Uhlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC ROCOND'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Florianópolis, Brazil. pp.383-389, </w:t>
+              <w:t xml:space="preserve">PMAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Boise, ID, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PMAPS.2018.8440273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984244v1</w:t>
+                <w:t xml:space="preserve">hal-01997186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Prior Knowledge on the Least Costly Identification Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Birpoutsoukis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.209-214, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9173,51 +9173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Multisine Probing Signal Design for Power System Electromechanical Mode Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Perić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9277,51 +9277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment time minimisation under parameter accuracy constraints and time-domain signal amplitude bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9381,77 +9381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least-costly experiment design for uni-parametric linear models: An analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9479,421 +9479,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect continuous-time identification in dynamic networks</w:t>
+                <w:t xml:space="preserve">Errors-in-Variables Identification in Dynamic Networks by an Instrumental Variable Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Dankers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van Den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 53rd Annual Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039905⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cape Town, South Africa. pp.2335-2340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046495v1</w:t>
+                <w:t xml:space="preserve">hal-03046511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment design for parameter estimation in nonlinear systems based on multilevel excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.25-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errors-in-Variables Identification in Dynamic Networks by an Instrumental Variable Approach</w:t>
+                <w:t xml:space="preserve">Direct and indirect continuous-time identification in dynamic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Dankers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cape Town, South Africa. pp.2335-2340, </w:t>
+              <w:t xml:space="preserve">2014 IEEE 53rd Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.3334-3339, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046511v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal experiment design in closed loop with unknown, nonlinear and implicit controllers using stealth identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Potters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Moden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9957,77 +9957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop performance diagnosis for model predictive control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Potters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mesbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.264-269, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10055,425 +10055,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control with integrated experiment design for output error systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Affine LPV modeling: An H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skander Taamallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.3790-3795, </w:t>
+              <w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.2726-2733, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046576v1</w:t>
+                <w:t xml:space="preserve">hal-03046536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictor input selection for two stage identification in dynamic networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Model predictive control with integrated experiment design for output error systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Annergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1422-1427, </w:t>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.3790-3795, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046556v1</w:t>
+                <w:t xml:space="preserve">hal-03046576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affine LPV modeling: An H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; based approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Predictor input selection for two stage identification in dynamic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul van den Hof</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.2726-2733, </w:t>
+              <w:t xml:space="preserve">2013 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1422-1427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046536v1</w:t>
+                <w:t xml:space="preserve">hal-03046556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment design for batch-to-batch model-based learning control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10514,425 +10514,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic network structure identification with prediction error methods - basic examples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+                <w:t xml:space="preserve">A unified experiment design framework for detection and identification in closed-loop performance diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jobert H.A. Ludlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Erik Moden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00263⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.2152-2157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046607v1</w:t>
+                <w:t xml:space="preserve">hal-03046598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control for power-off landing of a small-scale helicopter a pseudospectral approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic network structure identification with prediction error methods - basic examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 American Control Conference - ACC 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6314984⟩</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.876-881, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046625v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified experiment design framework for detection and identification in closed-loop performance diagnosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal control for power-off landing of a small-scale helicopter a pseudospectral approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Taamallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Erik Moden</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.2152-2157, </w:t>
+              <w:t xml:space="preserve">2012 American Control Conference - ACC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.914-919, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6314984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046598v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment Design for Closed-loop Performance Diagnosis*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobert H.A. Ludlage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11018,64 +11018,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Dankers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.895-900, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11103,235 +11103,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Learning Control of supersaturation in batch cooling crystallization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of Properties of Open Water Channels for Controller Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. van Overloop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 American Control Conference - ACC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.6455-6460, </w:t>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.1019-1024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6315350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046620v1</w:t>
+                <w:t xml:space="preserve">hal-03046602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Properties of Open Water Channels for Controller Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Iterative Learning Control of supersaturation in batch cooling crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.1019-1024, </w:t>
+              <w:t xml:space="preserve">2012 American Control Conference - ACC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.6455-6460, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6315350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046602v1</w:t>
+                <w:t xml:space="preserve">hal-03046620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic network identification using the direct prediction-error method</w:t>
               </w:r>
@@ -11343,64 +11343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Dankers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.901-906, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11434,77 +11434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch-to-batch strategies for cooling crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11564,51 +11564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant friendly input design for system identification in closed loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sridharakumar Narasimhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.1335-1340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11636,750 +11636,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust feedforward control for a drop-on-demand inkjet printhead</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Informative data and identifiability in LPV-ARX prediction-error identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Heuberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01948⟩</w:t>
+              <w:t xml:space="preserve">2011 50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.799-804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593416v1</w:t>
+                <w:t xml:space="preserve">hal-03046628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informative data and identifiability in LPV-ARX prediction-error identification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Closed-loop performance diagnosis using prediction error identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul van den Hof</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jobert H.A. Ludlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.799-804, </w:t>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.2969-2974, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046628v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop performance diagnosis using prediction error identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robust feedforward control for a drop-on-demand inkjet printhead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Khalate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Babuska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Waarsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.2969-2974, </w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-ROM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046638v1</w:t>
+                <w:t xml:space="preserve">hal-00593416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal experiment design for hypothesis testing applied to functional magnetic resonance imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Drop-on-Demand Inkjet Printhead Performance Improvement Using Robust Feedforward Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Khalate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P.M.J. van Den Hof</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Babuska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.00763⟩</w:t>
+              <w:t xml:space="preserve">50th IEEE CDC - ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, FL, United States. pp.4183-4188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046656v1</w:t>
+                <w:t xml:space="preserve">hal-00655805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop-on-Demand Inkjet Printhead Performance Improvement Using Robust Feedforward Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amol Khalate</w:t>
+                <w:t xml:space="preserve">Optimal experiment design for hypothesis testing applied to functional magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Den Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bayon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Babuska</w:t>
+                <w:t xml:space="preserve">C.R. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M.J. van Den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE CDC - ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Orlando, FL, United States. pp.4183-4188, </w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Milano, Italy. pp.9953-9958, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.00763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655805v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement of a drop-on-demand inkjet printhead: a feedforward control based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Babuska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Printing Technologies (NIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, United States. pp.CDROM</w:t>
@@ -12421,51 +12421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization-based feedforward control for a Drop-on-Demand inkjet printhead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Babuska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12538,90 +12538,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of model structure and signal-to-noise ratio on finite-time uncertainty bounding in prediction error identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. den Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barenthin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Joint 48th IEEE Conference on Decision and Control (CDC) and 28th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.494-499, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12655,77 +12655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting informative experiments, the information matrix and the minima of a Prediction Error Identification criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bazanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Syposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, St Malo, France. pp.675-680, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12759,64 +12759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal experimental design for LPV identification using a local approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12876,64 +12876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal input design for robust H2 deconvolution filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, St Malo, France. pp.934-939, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12967,77 +12967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time experiment design with multisines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barenthin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Seoul, South Korea. pp.11445-11450, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13084,51 +13084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Sample Confidence Regions for Parameters in Prediction Error Identification using Output Error Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold den Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13175,289 +13175,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved efficient analysis for systems with uncertain parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Märta Barenthin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.5038 - 5043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2007.4434140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752392v1</w:t>
+                <w:t xml:space="preserve">hal-00411526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved efficient analysis for systems with uncertain parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barenthin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">46. IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411526v1</w:t>
+                <w:t xml:space="preserve">hal-02752392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likelihood based uncertainty bounding in prediction error identification using ARX models: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold den Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13504,77 +13504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-loop vs. closed-loop identification of Box-Jenkins systems in a least costly identification context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4510-4517, </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13602,1205 +13602,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPUT DESIGN: FROM OPEN-LOOP TO CONTROL-ORIENTED DESIGN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cheapest identification experiment with guaranteed accuracy in the presence of undermodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.505-510</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046739v1</w:t>
+                <w:t xml:space="preserve">hal-00089687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIXED H2 AND H∞ INPUT DESIGN FOR MULTIVARIABLE SYSTEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">INPUT DESIGN: FROM OPEN-LOOP TO CONTROL-ORIENTED DESIGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Newcastle, Australia. pp.1335-1340, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20060329-3-AU-2901.00216⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Newcastle, Australia. pp.1329-1334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060329-3-AU-2901.00215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046731v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheapest identification experiment with guaranteed accuracy in the presence of undermodeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">MIXED H2 AND H∞ INPUT DESIGN FOR MULTIVARIABLE SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Märta Barenthin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Gilson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Newcastle, Australia. pp.1335-1340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060329-3-AU-2901.00216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089687v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Newton-Raphson algorithm for calculating the effects of changes in weights on an H&gt;inf&lt;∞&gt;/inf&lt;design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">VALIDITY OF THE STANDARD CROSS-CORRELATION TEST FOR MODEL STRUCTURE VALIDATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sippe Douma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582730⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.898-903, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046761v1</w:t>
+                <w:t xml:space="preserve">hal-03046781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-loop versus closed-loop identification of Box-Jenkins models: a new variance analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accelerating simulations of first principle models of complex industrial systems using quasi linear parameter varying models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Seville, Spain. pp.3117-3122, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582640⟩</w:t>
+              <w:t xml:space="preserve">, 2005, Seville, Spain. pp.4146-4151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046768v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating simulations of first principle models of complex industrial systems using quasi linear parameter varying models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LEAST DISTURBING CLOSED-LOOP IDENTIFICATION EXPERIMENT FOR CONTROL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582812⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.524-529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046753v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAST DISTURBING CLOSED-LOOP IDENTIFICATION EXPERIMENT FOR CONTROL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DESIGNING A KALMAN FILTER WHEN NO NOISE COVARIANCE INFORMATION IS AVAILABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. van den Hof</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.524-529, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00088⟩</w:t>
+              <w:t xml:space="preserve">, 2005, Pragua, Czech Republic. pp.1275-1280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046792v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGNING A KALMAN FILTER WHEN NO NOISE COVARIANCE INFORMATION IS AVAILABLE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Open-loop versus closed-loop identification of Box-Jenkins models: a new variance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00213⟩</w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seville, Spain. pp.3117-3122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046786v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALIDITY OF THE STANDARD CROSS-CORRELATION TEST FOR MODEL STRUCTURE VALIDATION</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Newton-Raphson algorithm for calculating the effects of changes in weights on an H&gt;inf&lt;∞&gt;/inf&lt;design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lanzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Do Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.898-903, </w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seville, Spain. pp.3657-3662, </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046781v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least costly identification experiment for control. A solution based on a high-order model approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On Model Selection for State Estimation for Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Gevers</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2004 American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.2818-2823 vol.3, </w:t>
+              <w:t xml:space="preserve">7th International Symposium on Dynamic and Control of Process systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cambridge, United States. pp.811-816, </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2004.1383893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)31909-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046823v1</w:t>
+                <w:t xml:space="preserve">hal-03046811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Model Selection for State Estimation for Nonlinear Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Least costly identification experiment for control. A solution based on a high-order model approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Dynamic and Control of Process systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Cambridge, United States. pp.811-816, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2004 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.2818-2823 vol.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)31909-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2004.1383893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046811v1</w:t>
+                <w:t xml:space="preserve">hal-03046823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating large-scale non-linear models for monitoring and control using spatial and temporal correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2004 American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.3705-3710 vol.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14834,103 +14834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheapest open-loop identification for control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 43rd IEEE Conference on Decision and Control (CDC) (IEEE Cat. No.04CH37601)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Nassau, Bahamas. pp.382-387 Vol.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14958,278 +14958,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Uniqueness of Central H ∞ Controllers in the Chain-Scattering Framework</w:t>
+                <w:t xml:space="preserve">On weight adjustments in H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lanzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Do Anderson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Symposium on Robust Control Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Milano, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom. pp.1762-1767, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)35630-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2003.7085220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046877v1</w:t>
+                <w:t xml:space="preserve">hal-03046828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On weight adjustments in H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; control design</w:t>
+                <w:t xml:space="preserve">On Uniqueness of Central H ∞ Controllers in the Chain-Scattering Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lanzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Do Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Do Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom. pp.1762-1767, </w:t>
+              <w:t xml:space="preserve">4th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Milano, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2003.7085220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)35630-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046828v1</w:t>
+                <w:t xml:space="preserve">hal-03046877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation Test Based Parameter Uncertainty Versus Analysis-Based Confidence Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sippe Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15276,51 +15276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting PE identification and robust control theory: the multiple-input single-output case. part II: Controller Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paresh Date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15367,51 +15367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting PE identification and robust control theory: the multiple-input single-output case. part I: uncertainty region validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paresh Date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15458,51 +15458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of weight modification in H∞ control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15549,90 +15549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW ROBUST CONTROL DESIGN PROCEDURE BASED ON A PE IDENTIFICATION UNCERTAINTY SET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15679,77 +15679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency domain image of a set of linearly parametrized transfer functionst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2001 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.1416-1421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15777,187 +15777,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller validation for stability and performance based on a frequency domain uncertainty region obtained by stochastic embedding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Model Validation for Robust Control and Controller Validation in a Prediction Error Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Codrons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franky de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Sydney, Australia. pp.689-694, </w:t>
+              <w:t xml:space="preserve">IFAC Sysmposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Santa Barbara, United States. pp.19-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2000.912847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)39720-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046926v1</w:t>
+                <w:t xml:space="preserve">hal-03046938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller Validation for Stability and Performance Based on an Uncertainty Region Designed from an Identified Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15998,226 +16024,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Validation for Robust Control and Controller Validation in a Prediction Error Framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Controller validation for stability and performance based on a frequency domain uncertainty region obtained by stochastic embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Sysmposium on System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Santa Barbara, United States. pp.19-24, </w:t>
+              <w:t xml:space="preserve">39th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Sydney, Australia. pp.689-694, </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)39720-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2000.912847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046938v1</w:t>
+                <w:t xml:space="preserve">hal-03046926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical application of recent results in model and controller validation to a ferrosilicon production process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Codrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Sydney, Australia. pp.2444-2449, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16251,77 +16251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller validation for a validated model set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1999 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany. pp.2656-2661, </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16355,77 +16355,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller validation based on an identified model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1999 Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Phoenix, United States. pp.2816-2821, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16472,64 +16472,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caution in Iterative Modeling and Control Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16608,51 +16608,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Identification Experiment Design Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16839,51 +16839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360490v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675923v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2513000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191376v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Hofsmo Jakobsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sanchez Acevedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvar Haugdal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D&#8217;arco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110633" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vanfretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329586v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M J van den Hof" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hjalmarsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan Podlaski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Boersma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Gonzalez-Torres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106640" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Uhlen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106180" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarghya Ghosh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1596316" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.10.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Taamallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.J. van den Hof" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.08.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Annergren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larsson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wahlberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2016.2643243" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Potters" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansoori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Jansen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.J. van den Hof" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.043" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran S. Peric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2015.2477490" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Larsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrooz Ebadat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R. Rojas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2016.03.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Potters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. J. van Den Hof" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1138143" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dankers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. J. van den Hof" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. C. Heuberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450895" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla &#214;zkan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobert H.A. Ludlage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71HX8SHB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S.C. Heuberger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forgione" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.J. van Den Hof" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1040076" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgione" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Birpoutsoukis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mesbah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Daudey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.04.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van den Hof" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.11.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Katselis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bengtsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Bj&#246;rnson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-245" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.07.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Khalate" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenxi Ye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babu&#353;ka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjirk Koekebakker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/11/115035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCE471F42CF5197C8663BCF2C7EEEA7D1065D6AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bazanella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gevers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J94CWPXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babuska" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2012.2205899" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wijshoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Waarsing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.02.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHWF59Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hildebrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Solari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Overloop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Miltenburg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Clemmens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Strand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.03.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFM585R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655789v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2009.09.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNPR4PB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Anderson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lanzon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Dehghani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.858" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBRXKQBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046361v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanfelice Bazanella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubisa Miskovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2034199" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rta Barenthin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.05.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sippe Douma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TK4W7W1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.05.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D.O. Anderson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2004.09.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNJ5WQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046404v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Do Anderson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CRX7GQW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Codrons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D.O. Anderson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00235-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRJHPDQ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00234-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PLW5TRW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(01)00104-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/113BC851D9AE533F4877B0F576F939F12A070E9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046422v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.887643" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839743v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ezzeldin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4821-1_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98FVFPN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11664550_8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C556550F8FB4EEADFD6AEC5AF0CCCA618B1018D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0023-9_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/909AD400366B3E0324805A68674663C78C890A76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0711-8_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EC9999FCA001FBE0B154DE19F07AF60CB1C6D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Codrons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franky de Bruyne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0109861" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E5DCCEBF0D23FA8777F98A5CDFCF30EC4AF4A8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344115v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pernin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590950" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338871v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ju" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.509" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283210v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.583" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052060v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Uwadukunze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albisser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590999" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1339" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525412v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D ' Arco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST53650.2022.9898408" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559979v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966099" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.425" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Peric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Gonzalez-Torres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215892" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISS.2019.8739573" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2018.8440273" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.137" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.131" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Peri&#263;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2017.382" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potters" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810529" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330648" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046495v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039905" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046515v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hjalmarsson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862274" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.J. van Den Hof" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02069" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Moden" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lundh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862354" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046533v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Potters" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862376" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046576v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669533" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046556v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669779" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046536v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760295" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046582v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580437" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046607v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00263" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046625v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taamallah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van den Hof" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314984" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Erik Moden" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426717" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046618v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00220" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046586v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426840" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046620v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315350" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046602v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00414" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046589v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426780" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046592v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426773" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046615v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridharakumar Narasimhan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00124" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593416v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01948" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Toth" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heuberger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161201" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046638v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161058" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046656v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Den Dekker" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Rojas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00763" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655805v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160885" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734570v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046666v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khalate" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijshoff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Waarsing" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531291" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. den Dekker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barenthin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400852" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046698v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00112" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046693v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babu&#349;ka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00027" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046687v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00155" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046700v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01939" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046711v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold den Dekker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00844" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752392v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bombois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411526v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434140" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046715v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068516" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046717v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068442" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046739v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00215" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046731v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00216" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089687v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046761v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanzon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Do Anderson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582730" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046768v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582640" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046753v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582812" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046792v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00088" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046786v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00213" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00151" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046823v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1383893" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046811v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31909-2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046817v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384488" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046800v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2004.1428659" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046877v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35630-6" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046828v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7085220" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046839v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35025-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046859v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paresh Date" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34733-X" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046869v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34732-8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046887v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184814" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046902v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Den Hof" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00435" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046909v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076116" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046926v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912847" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046934v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39770-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046938v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39720-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046919v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Codrons" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.914168" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046943v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1999.7099726" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046941v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1999.831360" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35914-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157382v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675923v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2513000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360490v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112459" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191376v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Hofsmo Jakobsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sanchez Acevedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvar Haugdal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D&#8217;arco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110633" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vanfretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329586v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M J van den Hof" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hjalmarsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan Podlaski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Boersma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Gonzalez-Torres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106640" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Uhlen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106180" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarghya Ghosh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1596316" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.10.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Taamallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.J. van den Hof" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.08.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Annergren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larsson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wahlberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2016.2643243" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Potters" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansoori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. J. van Den Hof" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1138143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Larsson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrooz Ebadat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R. Rojas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2016.03.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Potters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Jansen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.J. van den Hof" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran S. Peric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2015.2477490" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dankers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. J. van den Hof" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. C. Heuberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450895" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla &#214;zkan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobert H.A. Ludlage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71HX8SHB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgione" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Birpoutsoukis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mesbah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Daudey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.04.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forgione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.J. van Den Hof" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1040076" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S.C. Heuberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van den Hof" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.11.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.07.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Katselis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bengtsson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Bj&#246;rnson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-245" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bazanella" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gevers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J94CWPXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046334v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Khalate" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenxi Ye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babu&#353;ka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjirk Koekebakker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/11/115035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCE471F42CF5197C8663BCF2C7EEEA7D1065D6AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babuska" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2012.2205899" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wijshoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Waarsing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.02.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHWF59Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hildebrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Solari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Overloop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Miltenburg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Clemmens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Strand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.03.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFM585R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655789v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2009.09.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNPR4PB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Anderson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lanzon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Dehghani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.858" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBRXKQBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046361v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanfelice Bazanella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubisa Miskovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2034199" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rta Barenthin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.05.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sippe Douma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TK4W7W1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.05.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D.O. Anderson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2004.09.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNJ5WQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046404v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Do Anderson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CRX7GQW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Codrons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D.O. Anderson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00235-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRJHPDQ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00234-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PLW5TRW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(01)00104-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/113BC851D9AE533F4877B0F576F939F12A070E9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046422v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.887643" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839743v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ezzeldin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4821-1_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98FVFPN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11664550_8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C556550F8FB4EEADFD6AEC5AF0CCCA618B1018D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0023-9_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/909AD400366B3E0324805A68674663C78C890A76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0711-8_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EC9999FCA001FBE0B154DE19F07AF60CB1C6D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Codrons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franky de Bruyne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0109861" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E5DCCEBF0D23FA8777F98A5CDFCF30EC4AF4A8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.583" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338871v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ju" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.509" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344115v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pernin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590950" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052060v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Uwadukunze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albisser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590999" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1339" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525412v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D ' Arco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST53650.2022.9898408" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559979v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966099" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.425" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Peric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Gonzalez-Torres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215892" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISS.2019.8739573" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984244v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.137" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2018.8440273" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.131" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Peri&#263;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2017.382" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potters" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810529" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330648" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046511v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.J. van Den Hof" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02069" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046515v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hjalmarsson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862274" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046495v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039905" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Moden" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lundh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862354" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046533v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Potters" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862376" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046536v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760295" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046576v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669533" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669779" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046582v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580437" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Erik Moden" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426717" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046607v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00263" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046625v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taamallah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van den Hof" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314984" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046618v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00220" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046586v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426840" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046602v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00414" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046620v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315350" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046589v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426780" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046592v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426773" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046615v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridharakumar Narasimhan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00124" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046628v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Toth" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heuberger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161201" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046638v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161058" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593416v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01948" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655805v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160885" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046656v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Den Dekker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Rojas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00763" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734570v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046666v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khalate" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijshoff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Waarsing" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531291" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. den Dekker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barenthin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400852" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046698v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00112" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046693v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babu&#349;ka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00027" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046687v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00155" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046700v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01939" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046711v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold den Dekker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00844" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411526v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434140" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752392v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bombois" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046715v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068516" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046717v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068442" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089687v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00215" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046731v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00216" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046781v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00151" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046753v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582812" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046792v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00088" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046786v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00213" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046768v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582640" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046761v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanzon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Do Anderson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582730" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046811v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31909-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046823v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1383893" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046817v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384488" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046800v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2004.1428659" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046828v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7085220" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046877v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35630-6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046839v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35025-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046859v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paresh Date" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34733-X" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046869v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34732-8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046887v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184814" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046902v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Den Hof" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00435" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046909v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076116" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046938v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39720-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046934v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39770-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046926v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912847" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046919v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Codrons" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.914168" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046943v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1999.7099726" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046941v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1999.831360" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35914-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157382v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>