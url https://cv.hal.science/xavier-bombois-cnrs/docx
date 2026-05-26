--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -134,278 +134,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying output amplitude constraints in a robust manner for an identification experiment with a multisine excitation</w:t>
+                <w:t xml:space="preserve">Finite-Time Regret Minimization for Linear Quadratic Adaptive Controllers: an experiment design approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2025.2513000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675923v4</w:t>
+                <w:t xml:space="preserve">hal-04360490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Time Regret Minimization for Linear Quadratic Adaptive Controllers: an experiment design approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verifying output amplitude constraints in a robust manner for an identification experiment with a multisine excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Colin</w:t>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bombois</w:t>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2025.2513000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360490v2</w:t>
+                <w:t xml:space="preserve">hal-04675923v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data driven approach using local measurements to locate turbine governors causing forced oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigurd Hofsmo Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Sanchez Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -478,51 +478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance monitoring and redesign of power system stabilizers based on system identification techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -569,51 +569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the informativity of direct identification experiments in dynamical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -699,51 +699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Power Plant Models Using Field Data with Application to the Mostar Hydroelectric Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meaghan Podlaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -784,330 +784,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least Costly Identification Experiment for the Identification of One Module in a Dynamic Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust optimal identification experiment design for multisine excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 133, pp.109855. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109855⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336912v1</w:t>
+                <w:t xml:space="preserve">hal-02363067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimal identification experiment design for multisine excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Least Costly Identification Experiment for the Identification of One Module in a Dynamic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 133, pp.109855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363067v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing signal design for enhanced damping estimation in power networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjoerd Boersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1174,304 +1174,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive identification of hydro power plants' dynamics using control system measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Informativity for the Open-Loop Identification of MIMO Systems in the Prediction Error Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kjetil Uhlen</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106180⟩</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642471v1</w:t>
+                <w:t xml:space="preserve">hal-02305057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Open-Loop Identification of MIMO Systems in the Prediction Error Framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Non-intrusive identification of hydro power plants' dynamics using control system measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigurd Hofsmo Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Federico Morelli</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Uhlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305057v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop Identification of MIMO Systems in the Prediction Error Framework: Data Informativity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1518,77 +1518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV system identification for control using the local approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debarghya Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Huillery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1661,77 +1661,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84, pp.305-322. </w:t>
@@ -1763,317 +1763,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal identification experiment design for LPV systems using the local approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal identification experiment design for the interconnection of locally controlled systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Huillery</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 87, pp.258 - 266. </w:t>
+              <w:t xml:space="preserve">, 2018, 89 (March), pp.169-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720097v1</w:t>
+                <w:t xml:space="preserve">hal-01492050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal identification experiment design for the interconnection of locally controlled systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal identification experiment design for LPV systems using the local approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debarghya Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anton Korniienko</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 89 (March), pp.169-179. </w:t>
+              <w:t xml:space="preserve">, 2018, 87, pp.258 - 266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492050v1</w:t>
+                <w:t xml:space="preserve">hal-01720097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory planning and trajectory tracking for a small-scale helicopter in autorotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skander Taamallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2146,64 +2146,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Annergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wahlberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2244,1442 +2244,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating parameters with pre-specified accuracies in distributed parameter systems using optimal experiment design</w:t>
+                <w:t xml:space="preserve">Advanced autonomous model-based operation of industrial process systems (Autoprofit): Technological developments and future perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G. Potters</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Leyla Özkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mansoori</w:t>
+                <w:t xml:space="preserve">Jobert H.A. Ludlage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul M. J. van Den Hof</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristian Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 89 (8), pp.1533-1553. </w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.126 - 142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1138143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2016.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355038v1</w:t>
+                <w:t xml:space="preserve">hal-01862377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application-oriented approach to dual control with excitation for closed-loop identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal input experiment design and parameter estimation in core-scale pressure oscillation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afrooz Ebadat</w:t>
+                <w:t xml:space="preserve">M.G. Potters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian R. Rojas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">M. Mansoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 534, pp.534-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355020v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal input experiment design and parameter estimation in core-scale pressure oscillation experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal Signal Selection for Power System Ambient Mode Estimation Using a Prediction Error Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran S. Peric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 534, pp.534-552. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.2621-2633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.01.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2015.2477490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355013v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Signal Selection for Power System Ambient Mode Estimation Using a Prediction Error Criterion</w:t>
+                <w:t xml:space="preserve">An application-oriented approach to dual control with excitation for closed-loop identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedran S. Peric</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Christian A. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrooz Ebadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian R. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Vanfretti</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2015.2477490⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355026v1</w:t>
+                <w:t xml:space="preserve">hal-01355020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Dynamic Models in Complex Networks With Prediction Error Methods: Predictor Input Selection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimating parameters with pre-specified accuracies in distributed parameter systems using optimal experiment design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Potters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter S. C. Heuberger</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mansoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M. J. van Den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2450895⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (8), pp.1533-1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1138143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355016v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced autonomous model-based operation of industrial process systems (Autoprofit): Technological developments and future perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification of Dynamic Models in Complex Networks With Prediction Error Methods: Predictor Input Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M. J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S. C. Heuberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2016.09.015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (4), pp.937-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2450895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01862377v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch-to-batch model improvement for cooling crystallization</w:t>
+                <w:t xml:space="preserve">Data-driven model improvement for model-based control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Birpoutsoukis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.04.011⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.118 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152563v1</w:t>
+                <w:t xml:space="preserve">hal-01092822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least costly closed-loop performance diagnosis and plant re-identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.J. van Den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207179.2015.1040076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors-in-variables identification in dynamic networks — Consistency results for an instrumental variable approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Dankers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M. J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62, pp.39-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of model predictive control with excitation (MPC-X) on an industrial depropanizer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Batch-to-batch model improvement for cooling crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Birpoutsoukis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Daudey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.03.011⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345554v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven model improvement for model-based control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental evaluation of model predictive control with excitation (MPC-X) on an industrial depropanizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian A. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian R. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul van den Hof</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52, pp.118 - 124. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092822v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of dynamic models in complex networks with prediction error methods—Basic methods for consistent module estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Dankers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (10), pp.2994-3006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3726,90 +3726,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training sequence design for MIMO channels: an application-oriented approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Katselis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Björnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (1), </w:t>
@@ -3841,1423 +3841,1423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary and sufficient conditions for uniqueness of the minimum in Prediction Error Identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design of least costly identification experiments : The main philosophy accompanied by illustrative examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gevers</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (6-7), pp.587-610</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046346v1</w:t>
+                <w:t xml:space="preserve">hal-00756344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimization of cross-talk in a piezo inkjet printhead based on system identification and feedforward control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenxi Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Babuška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (11), pp.115035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/22/11/115035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Waveform Design Method for a Piezo Inkjet Printhead Based on Robust Feedforward Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Necessary and sufficient conditions for uniqueness of the minimum in Prediction Error Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bazanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JMEMS.2012.2205899⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (8), pp.1621-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772618v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of least costly identification experiments : The main philosophy accompanied by illustrative examples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Waveform Design Method for a Piezo Inkjet Printhead Based on Robust Feedforward Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Khalate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Babuska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (6), pp.1365-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2012.2205899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756344v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of a drop-on-demand inkjet printhead using an optimization-based feedforward control method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal Experiment Design for Open and Closed-loop System Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Waarsing</w:t>
+                <w:t xml:space="preserve">Roland Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Solari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Information and Systems (CIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3), pp.197-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046351v1</w:t>
+                <w:t xml:space="preserve">hal-00765659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Experiment Design for Open and Closed-loop System Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance improvement of a drop-on-demand inkjet printhead using an optimization-based feedforward control method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Khalate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Babuška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Wijshoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gevers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Solari</w:t>
+                <w:t xml:space="preserve">René Waarsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Information and Systems (CIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (8), pp.771-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765659v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of resonance waves in open water channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification for robust deconvolution filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (3), pp.577-584</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046357v1</w:t>
+                <w:t xml:space="preserve">hal-00655789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification for robust deconvolution filtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification of resonance waves in open water channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. van Overloop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Miltenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Clemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Strand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (8), pp.863-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655789v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating simulations of computationally intensive first principle models using accurate quasi-linear parameter varying models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and the Information Matrix: How to Get Just Sufficiently Rich?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alexandre Sanfelice Bazanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljubisa Miskovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2009.09.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (12), pp.2828-2840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2009.2034199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046365v1</w:t>
+                <w:t xml:space="preserve">hal-03046361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative effects of weight adjustments in ℋ︁ ∞ control</w:t>
+                <w:t xml:space="preserve">Accelerating simulations of computationally intensive first principle models using accurate quasi-linear parameter varying models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Anderson</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robert Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oca.858⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (10), pp.1601-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2009.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046370v1</w:t>
+                <w:t xml:space="preserve">hal-03046365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and the Information Matrix: How to Get Just Sufficiently Rich?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gevers</w:t>
+                <w:t xml:space="preserve">Quantitative effects of weight adjustments in ℋ︁ ∞ control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lanzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sanfelice Bazanella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Arvin Dehghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ljubisa Miskovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.267-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oca.858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2009.2034199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046361v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification for control of multivariable systems: Controller validation and experiment design via LMIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Märta Barenthin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (12), pp.3070-3078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5304,51 +5304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of the standard cross-correlation test for model structure validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sippe Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5407,103 +5407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least costly identification experiment for control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (10), pp.1651-1662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5537,77 +5537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of frequency domain error bounds with guaranteed confidence level in prediction error identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54 (5), pp.471-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5653,77 +5653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of a single uniquely specifiable H∞ controller in the chain-scattering framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lanzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Do Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (6), pp.985-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5763,367 +5763,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model validation for control and controller validation in a prediction error identification framework—Part II: illustrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Model validation for control and controller validation in a prediction error identification framework—Part I: theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Codrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 39 (3), pp.417-427. </w:t>
+              <w:t xml:space="preserve">, 2003, 39 (3), pp.403-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0005-1098(02)00235-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0005-1098(02)00234-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046408v1</w:t>
+                <w:t xml:space="preserve">hal-03046410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model validation for control and controller validation in a prediction error identification framework—Part I: theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Model validation for control and controller validation in a prediction error identification framework—Part II: illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Codrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 39 (3), pp.403-415. </w:t>
+              <w:t xml:space="preserve">, 2003, 39 (3), pp.417-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0005-1098(02)00234-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0005-1098(02)00235-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046410v1</w:t>
+                <w:t xml:space="preserve">hal-03046408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness analysis tools for an uncertainty set obtained by prediction error identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6182,77 +6182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measure of robust stability for an identified set of parametrized transfer functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (11), pp.2141-2145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6318,103 +6318,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezo Printhead Control: Jetting Any Drop at Any Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ezzeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Babuska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Twan Basten, Roelof Hamberg, Frans Reckers, Jacques Verriet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model-Based Desing of Adaptive Embedded Systems</w:t>
@@ -6468,103 +6468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment Design for Robust Control: Why Do More Work Than Is Needed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of Uncertain Systems: Modelling, Approximation, and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 329, Springer-Verlag, pp.139-162, 2006, Lecture Notes in Control and Information Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6610,64 +6610,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Weight Change in H∞Control Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control and Modeling of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser Boston, pp.121-138, 2003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6713,77 +6713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Parametric Confidence Ellipsoids to Nyquist Plane for Linearly Parametrized Transfer Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Identification and Adaptive Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer London, pp.53-71, 2001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6829,103 +6829,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of experimental conditions in model validation for control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Codrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franky de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robustness in Identification and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.72-86, 1999, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6997,425 +6997,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power System Oscillation Monitoring and Damping Control Re-Design under Ambient Conditions and Multiple Operating Points</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bias-variance perspective of data-driven control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.583⟩</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283210v1</w:t>
+                <w:t xml:space="preserve">hal-04338871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bias-variance perspective of data-driven control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Resonance Frequency Tracking for MEMS Gyroscopes Using Recursive Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC Symposium on System Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.509⟩</w:t>
+              <w:t xml:space="preserve">22nd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338871v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance Frequency Tracking for MEMS Gyroscopes Using Recursive Identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Power System Oscillation Monitoring and Damping Control Re-Design under Ambient Conditions and Multiple Operating Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Vanfretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t>
+              <w:t xml:space="preserve">20th IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344115v2</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks smart grid based optimisation for expensive functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Uwadukunze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7488,51 +7488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification for feedforward control of Wiener systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Uwadukunze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7605,77 +7605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal exploration strategies for finite horizon regret minimization in some adaptive control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7722,51 +7722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-based model validation for locating the source of forced oscillations due to power plant governors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigurd Hofsmo Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore D ' Arco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7813,51 +7813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control design via Bayesian Optimization with safety constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7898,278 +7898,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network topology detection via uncertainty analysis of an identified static model</w:t>
+                <w:t xml:space="preserve">Data Informativity for the Closed-Loop Identification of MISO ARX Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padova, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038398v1</w:t>
+                <w:t xml:space="preserve">hal-02971657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Closed-Loop Identification of MISO ARX Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Network topology detection via uncertainty analysis of an identified static model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padova, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971657v2</w:t>
+                <w:t xml:space="preserve">hal-03038398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Informativity for the Identification of particular Parallel Hammerstein Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8229,51 +8229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Power System Damping Estimation via Optimal Probing Signal Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjoerd Boersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8344,464 +8344,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification-Based Approach for Electrical Coupling Compensation in a MEMS Gyroscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795694⟩</w:t>
+              <w:t xml:space="preserve">INERTIAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Naples, FL, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISISS.2019.8739573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290042v1</w:t>
+                <w:t xml:space="preserve">hal-02174925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification-Based Approach for Electrical Coupling Compensation in a MEMS Gyroscope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INERTIAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Naples, FL, United States. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISISS.2019.8739573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174925v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.363-368, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161598v1</w:t>
+                <w:t xml:space="preserve">hal-02290042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8842,291 +8842,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Robust Analysis for Identified Systems in Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification of hydro turbine governors using PMU data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigurd Hofsmo Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Uhlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC ROCOND'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Florianópolis, Brazil. pp.383-389, </w:t>
+              <w:t xml:space="preserve">PMAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Boise, ID, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PMAPS.2018.8440273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984244v1</w:t>
+                <w:t xml:space="preserve">hal-01997186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of hydro turbine governors using PMU data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Robust Analysis for Identified Systems in Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Boise, ID, United States. </w:t>
+              <w:t xml:space="preserve">9th IFAC ROCOND'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Florianópolis, Brazil. pp.383-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PMAPS.2018.8440273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997186v1</w:t>
+                <w:t xml:space="preserve">hal-01984244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Prior Knowledge on the Least Costly Identification Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Birpoutsoukis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.209-214, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9173,51 +9173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Multisine Probing Signal Design for Power System Electromechanical Mode Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Perić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9277,64 +9277,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment time minimisation under parameter accuracy constraints and time-domain signal amplitude bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9381,77 +9381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least-costly experiment design for uni-parametric linear models: An analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9479,187 +9479,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errors-in-Variables Identification in Dynamic Networks by an Instrumental Variable Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arne Dankers</w:t>
+                <w:t xml:space="preserve">Closed-loop performance diagnosis for model predictive control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul M.J. van Den Hof</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+                <w:t xml:space="preserve">Max Potters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mesbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cape Town, South Africa. pp.2335-2340, </w:t>
+              <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.264-269, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046511v1</w:t>
+                <w:t xml:space="preserve">hal-03046533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment design for parameter estimation in nonlinear systems based on multilevel excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9719,77 +9706,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect continuous-time identification in dynamic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Dankers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE 53rd Annual Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.3334-3339, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9817,369 +9804,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal experiment design in closed loop with unknown, nonlinear and implicit controllers using stealth identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Errors-in-Variables Identification in Dynamic Networks by an Instrumental Variable Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van Den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862354⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cape Town, South Africa. pp.2335-2340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046526v1</w:t>
+                <w:t xml:space="preserve">hal-03046511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop performance diagnosis for model predictive control systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal experiment design in closed loop with unknown, nonlinear and implicit controllers using stealth identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Potters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Moden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Potters</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lundh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.264-269, </w:t>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.726-731, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046533v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affine LPV modeling: An H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; based approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experiment design for batch-to-batch model-based learning control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.2726-2733, </w:t>
+              <w:t xml:space="preserve">2013 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.3912-3917, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2013.6580437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046536v1</w:t>
+                <w:t xml:space="preserve">hal-03046582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control with integrated experiment design for output error systems</w:t>
               </w:r>
@@ -10204,64 +10204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Annergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.3790-3795, </w:t>
@@ -10299,90 +10299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictor input selection for two stage identification in dynamic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Dankers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1422-1427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10410,2075 +10410,2075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment design for batch-to-batch model-based learning control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Affine LPV modeling: An H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skander Taamallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.3912-3917, </w:t>
+              <w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.2726-2733, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2013.6580437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046582v1</w:t>
+                <w:t xml:space="preserve">hal-03046536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified experiment design framework for detection and identification in closed-loop performance diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Batch-to-batch strategies for cooling crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.2152-2157, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426717⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.6364-6369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046598v1</w:t>
+                <w:t xml:space="preserve">hal-03046592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic network structure identification with prediction error methods - basic examples</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Plant friendly input design for system identification in closed loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridharakumar Narasimhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.876-881, </w:t>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.1335-1340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046607v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control for power-off landing of a small-scale helicopter a pseudospectral approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamic network structure identification with prediction error methods - basic examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 American Control Conference - ACC 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6314984⟩</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.876-881, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046625v1</w:t>
+                <w:t xml:space="preserve">hal-03046607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment Design for Closed-loop Performance Diagnosis*</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal control for power-off landing of a small-scale helicopter a pseudospectral approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Taamallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.1341-1346, </w:t>
+              <w:t xml:space="preserve">2012 American Control Conference - ACC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.914-919, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6314984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046618v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification in dynamic networks with known interconnection topology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A unified experiment design framework for detection and identification in closed-loop performance diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jobert H.A. Ludlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Erik Moden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.895-900, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426840⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.2152-2157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046586v1</w:t>
+                <w:t xml:space="preserve">hal-03046598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Properties of Open Water Channels for Controller Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experiment Design for Closed-loop Performance Diagnosis*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jobert H.A. Ludlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.1019-1024, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.1341-1346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046602v1</w:t>
+                <w:t xml:space="preserve">hal-03046618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Learning Control of supersaturation in batch cooling crystallization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification in dynamic networks with known interconnection topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 American Control Conference - ACC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.895-900, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6315350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046620v1</w:t>
+                <w:t xml:space="preserve">hal-03046586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic network identification using the direct prediction-error method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Iterative Learning Control of supersaturation in batch cooling crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 American Control Conference - ACC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.6455-6460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6315350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046589v1</w:t>
+                <w:t xml:space="preserve">hal-03046620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch-to-batch strategies for cooling crystallization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification of Properties of Open Water Channels for Controller Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. van Overloop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.1019-1024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426773⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046592v1</w:t>
+                <w:t xml:space="preserve">hal-03046602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant friendly input design for system identification in closed loop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamic network identification using the direct prediction-error method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S.C. Heuberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.1335-1340, </w:t>
+              <w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.901-906, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046615v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informative data and identifiability in LPV-ARX prediction-error identification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance improvement of a drop-on-demand inkjet printhead: a feedforward control based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Khalate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Babuska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjirk Koekebakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Digital Printing Technologies (NIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, United States. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046628v1</w:t>
+                <w:t xml:space="preserve">hal-00734570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop performance diagnosis using prediction error identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust feedforward control for a drop-on-demand inkjet printhead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Khalate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Babuska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Waarsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161058⟩</w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-ROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046638v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust feedforward control for a drop-on-demand inkjet printhead</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Informative data and identifiability in LPV-ARX prediction-error identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dankers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Heuberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van den Hof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01948⟩</w:t>
+              <w:t xml:space="preserve">2011 50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.799-804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593416v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop-on-Demand Inkjet Printhead Performance Improvement Using Robust Feedforward Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Closed-loop performance diagnosis using prediction error identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Babuska</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jobert H.A. Ludlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE CDC - ECC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160885⟩</w:t>
+              <w:t xml:space="preserve">2011 50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.2969-2974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655805v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal experiment design for hypothesis testing applied to functional magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Den Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.J. van Den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Milano, Italy. pp.9953-9958, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.00763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of a drop-on-demand inkjet printhead: a feedforward control based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Drop-on-Demand Inkjet Printhead Performance Improvement Using Robust Feedforward Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Babuska</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Printing Technologies (NIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50th IEEE CDC - ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, FL, United States. pp.4183-4188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734570v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization-based feedforward control for a Drop-on-Demand inkjet printhead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Babuska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wijshoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12538,90 +12538,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of model structure and signal-to-noise ratio on finite-time uncertainty bounding in prediction error identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. den Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barenthin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Joint 48th IEEE Conference on Decision and Control (CDC) and 28th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.494-499, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12655,77 +12655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting informative experiments, the information matrix and the minima of a Prediction Error Identification criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bazanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Syposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, St Malo, France. pp.675-680, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12759,64 +12759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal experimental design for LPV identification using a local approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Khalate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12876,64 +12876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal input design for robust H2 deconvolution filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, St Malo, France. pp.934-939, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12967,77 +12967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time experiment design with multisines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barenthin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Seoul, South Korea. pp.11445-11450, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13084,51 +13084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Sample Confidence Regions for Parameters in Prediction Error Identification using Output Error Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold den Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13175,64 +13175,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved efficient analysis for systems with uncertain parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Märta Barenthin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13292,51 +13292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved efficient analysis for systems with uncertain parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13413,51 +13413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likelihood based uncertainty bounding in prediction error identification using ARX models: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold den Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13504,77 +13504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-loop vs. closed-loop identification of Box-Jenkins systems in a least costly identification context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4510-4517, </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13602,1101 +13602,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheapest identification experiment with guaranteed accuracy in the presence of undermodeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">INPUT DESIGN: FROM OPEN-LOOP TO CONTROL-ORIENTED DESIGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Newcastle, Australia. pp.1329-1334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060329-3-AU-2901.00215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089687v1</w:t>
+                <w:t xml:space="preserve">hal-03046739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPUT DESIGN: FROM OPEN-LOOP TO CONTROL-ORIENTED DESIGN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MIXED H2 AND H∞ INPUT DESIGN FOR MULTIVARIABLE SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Märta Barenthin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Newcastle, Australia. pp.1329-1334, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, Newcastle, Australia. pp.1335-1340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060329-3-AU-2901.00216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20060329-3-AU-2901.00215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046739v1</w:t>
+                <w:t xml:space="preserve">hal-03046731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIXED H2 AND H∞ INPUT DESIGN FOR MULTIVARIABLE SYSTEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cheapest identification experiment with guaranteed accuracy in the presence of undermodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.505-510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20060329-3-AU-2901.00216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046731v1</w:t>
+                <w:t xml:space="preserve">hal-00089687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALIDITY OF THE STANDARD CROSS-CORRELATION TEST FOR MODEL STRUCTURE VALIDATION</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Accelerating simulations of first principle models of complex industrial systems using quasi linear parameter varying models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00151⟩</w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seville, Spain. pp.4146-4151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046781v1</w:t>
+                <w:t xml:space="preserve">hal-03046753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating simulations of first principle models of complex industrial systems using quasi linear parameter varying models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LEAST DISTURBING CLOSED-LOOP IDENTIFICATION EXPERIMENT FOR CONTROL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Seville, Spain. pp.4146-4151, </w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.524-529, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046753v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAST DISTURBING CLOSED-LOOP IDENTIFICATION EXPERIMENT FOR CONTROL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DESIGNING A KALMAN FILTER WHEN NO NOISE COVARIANCE INFORMATION IS AVAILABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. van den Hof</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.524-529, </w:t>
+              <w:t xml:space="preserve">, 2005, Pragua, Czech Republic. pp.1275-1280, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046792v1</w:t>
+                <w:t xml:space="preserve">hal-03046786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGNING A KALMAN FILTER WHEN NO NOISE COVARIANCE INFORMATION IS AVAILABLE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Newton-Raphson algorithm for calculating the effects of changes in weights on an H&gt;inf&lt;∞&gt;/inf&lt;design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lanzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Do Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00213⟩</w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seville, Spain. pp.3657-3662, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046786v1</w:t>
+                <w:t xml:space="preserve">hal-03046761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-loop versus closed-loop identification of Box-Jenkins models: a new variance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Seville, Spain. pp.3117-3122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Newton-Raphson algorithm for calculating the effects of changes in weights on an H&gt;inf&lt;∞&gt;/inf&lt;design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">VALIDITY OF THE STANDARD CROSS-CORRELATION TEST FOR MODEL STRUCTURE VALIDATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sippe Douma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Seville, Spain. pp.3657-3662, </w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.898-903, </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046761v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Model Selection for State Estimation for Nonlinear Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cheapest open-loop identification for control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Dynamic and Control of Process systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Cambridge, United States. pp.811-816, </w:t>
+              <w:t xml:space="preserve">2004 43rd IEEE Conference on Decision and Control (CDC) (IEEE Cat. No.04CH37601)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Nassau, Bahamas. pp.382-387 Vol.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)31909-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2004.1428659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046811v1</w:t>
+                <w:t xml:space="preserve">hal-03046800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least costly identification experiment for control. A solution based on a high-order model approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2004 American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.2818-2823 vol.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14724,785 +14750,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating large-scale non-linear models for monitoring and control using spatial and temporal correlations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On Model Selection for State Estimation for Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. van den Hof</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2004 American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.3705-3710 vol.4, </w:t>
+              <w:t xml:space="preserve">7th International Symposium on Dynamic and Control of Process systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cambridge, United States. pp.811-816, </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2004.1384488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)31909-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046817v1</w:t>
+                <w:t xml:space="preserve">hal-03046811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheapest open-loop identification for control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Accelerating large-scale non-linear models for monitoring and control using spatial and temporal correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 43rd IEEE Conference on Decision and Control (CDC) (IEEE Cat. No.04CH37601)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Nassau, Bahamas. pp.382-387 Vol.1, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2004 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.3705-3710 vol.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2004.1428659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2004.1384488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046800v1</w:t>
+                <w:t xml:space="preserve">hal-03046817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On weight adjustments in H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; control design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Connecting PE identification and robust control theory: the multiple-input single-output case. part I: uncertainty region validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Do Anderson</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paresh Date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2003.7085220⟩</w:t>
+              <w:t xml:space="preserve">IFAC Syposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Rotterdam, Netherlands. pp.21-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34732-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046828v1</w:t>
+                <w:t xml:space="preserve">hal-03046869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Uniqueness of Central H ∞ Controllers in the Chain-Scattering Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lanzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Do Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC Symposium on Robust Control Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Milano, Italy. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)35630-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation Test Based Parameter Uncertainty Versus Analysis-Based Confidence Bounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On weight adjustments in H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lanzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Do Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Syposium on System Identification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom. pp.1762-1767, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2003.7085220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)35025-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046839v1</w:t>
+                <w:t xml:space="preserve">hal-03046828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting PE identification and robust control theory: the multiple-input single-output case. part II: Controller Validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Validation Test Based Parameter Uncertainty Versus Analysis-Based Confidence Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sippe Douma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paresh Date</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M.J. van den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Syposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Rotterdam, Netherlands. pp.27-32, </w:t>
+              <w:t xml:space="preserve">, 2003, Rotterdam, Netherlands. pp.1825-1830, </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34733-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)35025-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046859v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting PE identification and robust control theory: the multiple-input single-output case. part I: uncertainty region validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Connecting PE identification and robust control theory: the multiple-input single-output case. part II: Controller Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paresh Date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Syposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Rotterdam, Netherlands. pp.21-26, </w:t>
+              <w:t xml:space="preserve">, 2003, Rotterdam, Netherlands. pp.27-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34732-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34733-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046869v1</w:t>
+                <w:t xml:space="preserve">hal-03046859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of weight modification in H∞ control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15549,90 +15549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW ROBUST CONTROL DESIGN PROCEDURE BASED ON A PE IDENTIFICATION UNCERTAINTY SET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Den Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15679,77 +15679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency domain image of a set of linearly parametrized transfer functionst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2001 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.1416-1421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15777,213 +15777,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Validation for Robust Control and Controller Validation in a Prediction Error Framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Controller validation for stability and performance based on a frequency domain uncertainty region obtained by stochastic embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Sysmposium on System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Santa Barbara, United States. pp.19-24, </w:t>
+              <w:t xml:space="preserve">39th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Sydney, Australia. pp.689-694, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)39720-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2000.912847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046938v1</w:t>
+                <w:t xml:space="preserve">hal-03046926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller Validation for Stability and Performance Based on an Uncertainty Region Designed from an Identified Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16024,200 +15998,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller validation for stability and performance based on a frequency domain uncertainty region obtained by stochastic embedding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Model Validation for Robust Control and Controller Validation in a Prediction Error Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Codrons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franky de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Sydney, Australia. pp.689-694, </w:t>
+              <w:t xml:space="preserve">IFAC Sysmposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Santa Barbara, United States. pp.19-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2000.912847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)39720-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046926v1</w:t>
+                <w:t xml:space="preserve">hal-03046938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical application of recent results in model and controller validation to a ferrosilicon production process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Codrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Sydney, Australia. pp.2444-2449, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16251,77 +16251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller validation for a validated model set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1999 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany. pp.2656-2661, </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16355,77 +16355,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller validation based on an identified model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1999 Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Phoenix, United States. pp.2816-2821, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16472,64 +16472,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caution in Iterative Modeling and Control Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D.O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16608,51 +16608,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Identification Experiment Design Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16839,51 +16839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675923v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2513000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360490v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112459" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191376v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Hofsmo Jakobsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sanchez Acevedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvar Haugdal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D&#8217;arco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110633" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vanfretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329586v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M J van den Hof" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hjalmarsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan Podlaski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Boersma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Gonzalez-Torres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106640" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Uhlen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106180" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarghya Ghosh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1596316" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.10.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Taamallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.J. van den Hof" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.08.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Annergren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larsson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wahlberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2016.2643243" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Potters" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansoori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. J. van Den Hof" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1138143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Larsson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrooz Ebadat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R. Rojas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2016.03.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Potters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Jansen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.J. van den Hof" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran S. Peric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2015.2477490" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dankers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. J. van den Hof" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. C. Heuberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450895" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla &#214;zkan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobert H.A. Ludlage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71HX8SHB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgione" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Birpoutsoukis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mesbah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Daudey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.04.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forgione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.J. van Den Hof" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1040076" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S.C. Heuberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van den Hof" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.11.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.07.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Katselis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bengtsson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Bj&#246;rnson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-245" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bazanella" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gevers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J94CWPXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046334v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Khalate" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenxi Ye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babu&#353;ka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjirk Koekebakker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/11/115035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCE471F42CF5197C8663BCF2C7EEEA7D1065D6AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babuska" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2012.2205899" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wijshoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Waarsing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.02.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHWF59Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hildebrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Solari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Overloop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Miltenburg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Clemmens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Strand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.03.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFM585R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655789v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2009.09.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNPR4PB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Anderson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lanzon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Dehghani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.858" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBRXKQBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046361v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanfelice Bazanella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubisa Miskovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2034199" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rta Barenthin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.05.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sippe Douma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TK4W7W1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.05.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D.O. Anderson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2004.09.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNJ5WQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046404v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Do Anderson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CRX7GQW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Codrons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D.O. Anderson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00235-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRJHPDQ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00234-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PLW5TRW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(01)00104-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/113BC851D9AE533F4877B0F576F939F12A070E9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046422v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.887643" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839743v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ezzeldin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4821-1_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98FVFPN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11664550_8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C556550F8FB4EEADFD6AEC5AF0CCCA618B1018D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0023-9_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/909AD400366B3E0324805A68674663C78C890A76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0711-8_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EC9999FCA001FBE0B154DE19F07AF60CB1C6D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Codrons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franky de Bruyne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0109861" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E5DCCEBF0D23FA8777F98A5CDFCF30EC4AF4A8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.583" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338871v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ju" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.509" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344115v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pernin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590950" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052060v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Uwadukunze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albisser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590999" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1339" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525412v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D ' Arco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST53650.2022.9898408" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559979v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966099" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.425" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Peric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Gonzalez-Torres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215892" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISS.2019.8739573" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984244v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.137" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2018.8440273" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.131" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Peri&#263;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2017.382" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potters" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810529" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330648" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046511v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.J. van Den Hof" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02069" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046515v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hjalmarsson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862274" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046495v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039905" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Moden" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lundh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862354" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046533v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Potters" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862376" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046536v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760295" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046576v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669533" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669779" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046582v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580437" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Erik Moden" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426717" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046607v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00263" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046625v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taamallah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van den Hof" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314984" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046618v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00220" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046586v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426840" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046602v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00414" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046620v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315350" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046589v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426780" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046592v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426773" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046615v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridharakumar Narasimhan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00124" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046628v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Toth" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heuberger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161201" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046638v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161058" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593416v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01948" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655805v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160885" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046656v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Den Dekker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Rojas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00763" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734570v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046666v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khalate" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijshoff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Waarsing" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531291" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. den Dekker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barenthin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400852" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046698v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00112" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046693v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babu&#349;ka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00027" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046687v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00155" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046700v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01939" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046711v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold den Dekker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00844" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411526v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434140" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752392v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bombois" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046715v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068516" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046717v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068442" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089687v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00215" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046731v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00216" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046781v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00151" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046753v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582812" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046792v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00088" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046786v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00213" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046768v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582640" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046761v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanzon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Do Anderson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582730" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046811v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31909-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046823v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1383893" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046817v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384488" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046800v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2004.1428659" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046828v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7085220" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046877v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35630-6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046839v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35025-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046859v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paresh Date" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34733-X" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046869v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34732-8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046887v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184814" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046902v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Den Hof" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00435" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046909v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076116" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046938v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39720-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046934v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39770-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046926v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912847" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046919v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Codrons" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.914168" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046943v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1999.7099726" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046941v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1999.831360" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35914-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157382v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360490v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675923v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2513000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191376v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Hofsmo Jakobsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sanchez Acevedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvar Haugdal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D&#8217;arco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110633" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vanfretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329586v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M J van den Hof" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hjalmarsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan Podlaski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Boersma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Gonzalez-Torres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106640" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Uhlen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106180" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarghya Ghosh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1596316" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.10.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Taamallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.J. van den Hof" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.08.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Annergren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larsson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wahlberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2016.2643243" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla &#214;zkan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobert H.A. Ludlage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71HX8SHB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Potters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansoori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Jansen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.J. van den Hof" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran S. Peric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2015.2477490" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Larsson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrooz Ebadat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R. Rojas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2016.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Potters" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. J. van Den Hof" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1138143" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dankers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. J. van den Hof" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. C. Heuberger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450895" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgione" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van den Hof" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.11.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forgione" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.J. van Den Hof" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1040076" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S.C. Heuberger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Birpoutsoukis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mesbah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Daudey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.04.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345554v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.07.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Katselis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bengtsson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Bj&#246;rnson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-245" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756344v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Khalate" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenxi Ye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babu&#353;ka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjirk Koekebakker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/11/115035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCE471F42CF5197C8663BCF2C7EEEA7D1065D6AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bazanella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gevers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J94CWPXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babuska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2012.2205899" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gevers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hildebrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Solari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wijshoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Waarsing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.02.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHWF59Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655789v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Overloop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Miltenburg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Clemmens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Strand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.03.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFM585R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanfelice Bazanella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubisa Miskovic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2034199" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2009.09.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNPR4PB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Anderson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lanzon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Dehghani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.858" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBRXKQBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rta Barenthin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.05.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sippe Douma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TK4W7W1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.05.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D.O. Anderson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2004.09.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNJ5WQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046404v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Do Anderson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CRX7GQW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Codrons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D.O. Anderson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00234-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PLW5TRW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046408v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00235-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRJHPDQ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(01)00104-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/113BC851D9AE533F4877B0F576F939F12A070E9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046422v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.887643" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839743v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ezzeldin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4821-1_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98FVFPN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11664550_8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C556550F8FB4EEADFD6AEC5AF0CCCA618B1018D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0023-9_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/909AD400366B3E0324805A68674663C78C890A76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0711-8_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EC9999FCA001FBE0B154DE19F07AF60CB1C6D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Codrons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franky de Bruyne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0109861" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E5DCCEBF0D23FA8777F98A5CDFCF30EC4AF4A8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338871v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ju" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.509" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344115v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pernin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590950" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283210v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.583" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052060v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Uwadukunze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albisser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590999" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1339" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525412v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D ' Arco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST53650.2022.9898408" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559979v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966099" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.425" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Peric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Gonzalez-Torres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215892" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174925v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISS.2019.8739573" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2018.8440273" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.137" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.131" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Peri&#263;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2017.382" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potters" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810529" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330648" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046533v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Potters" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862376" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046515v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hjalmarsson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862274" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046495v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039905" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046511v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.J. van Den Hof" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02069" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Moden" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lundh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862354" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046582v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580437" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046576v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669533" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669779" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760295" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046592v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426773" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridharakumar Narasimhan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00124" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046607v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00263" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046625v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taamallah" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van den Hof" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314984" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046598v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Erik Moden" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426717" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046618v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00220" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046586v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426840" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046620v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315350" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046602v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00414" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046589v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426780" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734570v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593416v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01948" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046628v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Toth" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heuberger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161201" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046638v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161058" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046656v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Den Dekker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Rojas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00763" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655805v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160885" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046666v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khalate" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijshoff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Waarsing" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531291" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. den Dekker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barenthin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400852" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046698v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00112" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046693v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Babu&#349;ka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00027" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046687v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00155" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046700v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01939" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046711v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold den Dekker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00844" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411526v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434140" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752392v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bombois" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046715v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068516" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046717v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068442" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046739v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00215" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046731v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00216" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089687v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046753v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582812" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046792v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00088" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046786v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00213" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046761v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanzon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Do Anderson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582730" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046768v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582640" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00151" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046800v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2004.1428659" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046823v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1383893" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046811v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31909-2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046817v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384488" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046869v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paresh Date" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34732-8" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046877v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35630-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046828v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7085220" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046839v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35025-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046859v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34733-X" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046887v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184814" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046902v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Den Hof" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00435" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046909v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076116" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046926v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912847" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046934v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39770-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046938v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39720-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046919v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Codrons" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.914168" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046943v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1999.7099726" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046941v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1999.831360" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35914-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157382v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>